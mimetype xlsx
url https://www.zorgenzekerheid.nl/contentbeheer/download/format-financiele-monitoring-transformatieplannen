--- v0 (2025-10-14)
+++ v1 (2026-06-24)
@@ -1,428 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28627"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zvnl.sharepoint.com/sites/Zorgtransformatieenregie/Gedeelde documenten/General/Belangrijke documenten ZT&amp;R/Belangrijke documenten (werkversies)/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zorgenzekerheid-my.sharepoint.com/personal/robertp_zorgenzekerheid_nl/Documents/Transitiemap/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1137" documentId="13_ncr:1_{7AEDDE68-ECED-4AC0-B5CD-1FFA1C35C941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{458E4642-7477-4A74-803D-326AED538BDE}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7A3DE6B-30B6-48A2-9F2E-86B8B7863121}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-16320" windowWidth="29040" windowHeight="15360" tabRatio="458" firstSheet="1" activeTab="2" xr2:uid="{B4D9CF5E-2BF5-4031-B297-67430EB35C03}"/>
+    <workbookView xWindow="28770" yWindow="-16425" windowWidth="29040" windowHeight="15720" tabRatio="459" xr2:uid="{B4D9CF5E-2BF5-4031-B297-67430EB35C03}"/>
   </bookViews>
   <sheets>
-    <sheet name="Informatie en verklaring" sheetId="7" r:id="rId1"/>
+    <sheet name="Informatie en verklaring_aanp" sheetId="7" r:id="rId1"/>
     <sheet name="(1) Kalenderjaar" sheetId="9" r:id="rId2"/>
-    <sheet name="(2) Volledig Programma" sheetId="5" r:id="rId3"/>
+    <sheet name="(2) Volledig Programma_aanp" sheetId="5" r:id="rId3"/>
     <sheet name="Hulp" sheetId="8" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="1">'(1) Kalenderjaar'!$A$15</definedName>
-    <definedName name="_ftn1" localSheetId="2">'(2) Volledig Programma'!$A$15</definedName>
+    <definedName name="_ftn1" localSheetId="2">'(2) Volledig Programma_aanp'!$A$15</definedName>
     <definedName name="_ftnref1" localSheetId="1">'(1) Kalenderjaar'!$C$6</definedName>
-    <definedName name="_ftnref1" localSheetId="2">'(2) Volledig Programma'!$C$6</definedName>
+    <definedName name="_ftnref1" localSheetId="2">'(2) Volledig Programma_aanp'!$C$6</definedName>
     <definedName name="Ç6">'(1) Kalenderjaar'!$C$6</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X10" i="9" l="1"/>
-[...6 lines deleted...]
-  <c r="AV6" i="5" s="1"/>
+  <c r="W6" i="5" l="1"/>
+  <c r="AO12" i="5" l="1"/>
+  <c r="AO10" i="5"/>
+  <c r="Q10" i="5"/>
+  <c r="W12" i="5"/>
   <c r="AU10" i="5"/>
-  <c r="AV10" i="5" s="1"/>
-[...7 lines deleted...]
-  <c r="U6" i="5" s="1"/>
+  <c r="AO9" i="5"/>
+  <c r="AP9" i="5" s="1"/>
+  <c r="AO7" i="5"/>
+  <c r="AP7" i="5" s="1"/>
+  <c r="AO6" i="5"/>
+  <c r="AP6" i="5" s="1"/>
   <c r="W10" i="5"/>
   <c r="X10" i="5" s="1"/>
   <c r="W9" i="5"/>
   <c r="X9" i="5" s="1"/>
   <c r="W7" i="5"/>
   <c r="X7" i="5" s="1"/>
+  <c r="AI6" i="9"/>
+  <c r="AJ6" i="9" s="1"/>
+  <c r="Q9" i="5"/>
+  <c r="Q7" i="5"/>
+  <c r="Q6" i="5"/>
+  <c r="R6" i="5" s="1"/>
+  <c r="W6" i="9"/>
+  <c r="X6" i="9" s="1"/>
+  <c r="AU6" i="5"/>
+  <c r="AV6" i="5" s="1"/>
+  <c r="AV10" i="5"/>
+  <c r="AU9" i="5"/>
+  <c r="AV9" i="5" s="1"/>
+  <c r="AU7" i="5"/>
+  <c r="AV7" i="5" s="1"/>
+  <c r="X6" i="5"/>
+  <c r="T6" i="5"/>
+  <c r="U6" i="5" s="1"/>
   <c r="N12" i="5"/>
+  <c r="O9" i="5" s="1"/>
   <c r="K12" i="5"/>
   <c r="T12" i="5" s="1"/>
   <c r="U12" i="5" s="1"/>
   <c r="H12" i="5"/>
   <c r="E12" i="5"/>
-  <c r="Q12" i="5" s="1"/>
-  <c r="R12" i="5" s="1"/>
   <c r="T10" i="5"/>
   <c r="U10" i="5" s="1"/>
-  <c r="Q10" i="5"/>
   <c r="O10" i="5"/>
   <c r="L10" i="5"/>
   <c r="I10" i="5"/>
   <c r="F10" i="5"/>
   <c r="T9" i="5"/>
   <c r="U9" i="5" s="1"/>
-  <c r="Q9" i="5"/>
-[...1 lines deleted...]
-  <c r="L9" i="5"/>
   <c r="I9" i="5"/>
   <c r="F9" i="5"/>
   <c r="T7" i="5"/>
   <c r="U7" i="5" s="1"/>
-  <c r="Q7" i="5"/>
-[...1 lines deleted...]
-  <c r="L7" i="5"/>
   <c r="I7" i="5"/>
   <c r="F7" i="5"/>
-  <c r="Q6" i="5"/>
-  <c r="R6" i="5" s="1"/>
   <c r="O6" i="5"/>
-  <c r="O12" i="5" s="1"/>
   <c r="L6" i="5"/>
-  <c r="L12" i="5" s="1"/>
   <c r="I6" i="5"/>
-  <c r="I12" i="5" s="1"/>
   <c r="F6" i="5"/>
-  <c r="F12" i="5" s="1"/>
-[...4 lines deleted...]
-  <c r="AJ6" i="9"/>
   <c r="AI10" i="9"/>
+  <c r="AJ10" i="9" s="1"/>
   <c r="AI9" i="9"/>
+  <c r="AJ9" i="9" s="1"/>
   <c r="AI7" i="9"/>
-  <c r="AI6" i="9"/>
-  <c r="AD12" i="9"/>
+  <c r="AJ7" i="9" s="1"/>
   <c r="AC12" i="9"/>
   <c r="AD9" i="9" s="1"/>
-  <c r="AD6" i="9"/>
   <c r="AF12" i="9"/>
   <c r="AG10" i="9" s="1"/>
-  <c r="AG6" i="9"/>
-  <c r="U6" i="9"/>
   <c r="T12" i="9"/>
   <c r="U9" i="9" s="1"/>
   <c r="Q10" i="9"/>
   <c r="W10" i="9" s="1"/>
+  <c r="X10" i="9" s="1"/>
   <c r="Q9" i="9"/>
   <c r="W9" i="9" s="1"/>
+  <c r="X9" i="9" s="1"/>
   <c r="Q7" i="9"/>
   <c r="W7" i="9" s="1"/>
+  <c r="X7" i="9" s="1"/>
   <c r="Q6" i="9"/>
-  <c r="W6" i="9" s="1"/>
-  <c r="X6" i="9" s="1"/>
   <c r="K10" i="9"/>
+  <c r="L10" i="9" s="1"/>
   <c r="K9" i="9"/>
+  <c r="L9" i="9" s="1"/>
   <c r="K7" i="9"/>
+  <c r="L7" i="9" s="1"/>
   <c r="K6" i="9"/>
   <c r="L6" i="9" s="1"/>
   <c r="H12" i="9"/>
   <c r="I7" i="9" s="1"/>
   <c r="R7" i="9" s="1"/>
   <c r="E12" i="9"/>
   <c r="F9" i="9" s="1"/>
   <c r="AR10" i="5"/>
   <c r="AS10" i="5" s="1"/>
   <c r="AR9" i="5"/>
   <c r="AS9" i="5" s="1"/>
   <c r="AR7" i="5"/>
   <c r="AS7" i="5" s="1"/>
   <c r="AR6" i="5"/>
   <c r="AS6" i="5" s="1"/>
-  <c r="AO10" i="5"/>
-[...6 lines deleted...]
-  <c r="AP6" i="5" s="1"/>
+  <c r="AP10" i="5"/>
   <c r="AL12" i="5"/>
   <c r="AI12" i="5"/>
   <c r="AJ9" i="5" s="1"/>
   <c r="AF12" i="5"/>
   <c r="AG6" i="5" s="1"/>
   <c r="AC12" i="5"/>
   <c r="AD6" i="5" s="1"/>
-  <c r="AM10" i="5" l="1"/>
-[...1 lines deleted...]
-  <c r="X12" i="5" s="1"/>
+  <c r="L7" i="5" l="1"/>
+  <c r="O7" i="5"/>
+  <c r="AU12" i="5"/>
+  <c r="O12" i="5"/>
+  <c r="L9" i="5"/>
+  <c r="L12" i="5" s="1"/>
+  <c r="F12" i="5"/>
+  <c r="Q12" i="5"/>
+  <c r="R12" i="5" s="1"/>
+  <c r="I12" i="5"/>
+  <c r="AD6" i="9"/>
+  <c r="U6" i="9"/>
+  <c r="AG6" i="9"/>
+  <c r="AM10" i="5"/>
+  <c r="X12" i="5"/>
   <c r="R7" i="5"/>
   <c r="R9" i="5"/>
   <c r="R10" i="5"/>
   <c r="AD10" i="9"/>
   <c r="AD7" i="9"/>
+  <c r="AD12" i="9" s="1"/>
   <c r="AG7" i="9"/>
   <c r="AG9" i="9"/>
-  <c r="AG12" i="9" s="1"/>
   <c r="U10" i="9"/>
   <c r="U7" i="9"/>
   <c r="Q12" i="9"/>
   <c r="W12" i="9" s="1"/>
   <c r="X12" i="9" s="1"/>
   <c r="F6" i="9"/>
   <c r="I6" i="9"/>
   <c r="R6" i="9" s="1"/>
   <c r="I9" i="9"/>
   <c r="R9" i="9" s="1"/>
   <c r="I10" i="9"/>
   <c r="R10" i="9" s="1"/>
   <c r="F7" i="9"/>
   <c r="K12" i="9"/>
   <c r="F10" i="9"/>
   <c r="AR12" i="5"/>
   <c r="AS12" i="5" s="1"/>
-  <c r="AO12" i="5"/>
   <c r="AM9" i="5"/>
   <c r="AJ10" i="5"/>
   <c r="AG9" i="5"/>
   <c r="AG10" i="5"/>
   <c r="AJ6" i="5"/>
   <c r="AM6" i="5"/>
   <c r="AM7" i="5"/>
   <c r="AJ7" i="5"/>
   <c r="AG7" i="5"/>
   <c r="AD7" i="5"/>
   <c r="AD9" i="5"/>
   <c r="AD10" i="5"/>
-  <c r="AP12" i="5" l="1"/>
-[...1 lines deleted...]
-  <c r="AV12" i="5" s="1"/>
+  <c r="AG12" i="9" l="1"/>
+  <c r="AP12" i="5"/>
+  <c r="AV12" i="5"/>
   <c r="U12" i="9"/>
   <c r="L12" i="9"/>
   <c r="F12" i="9"/>
   <c r="I12" i="9"/>
   <c r="R12" i="9" s="1"/>
   <c r="AD12" i="5"/>
   <c r="AJ12" i="5"/>
   <c r="AM12" i="5"/>
   <c r="AG12" i="5"/>
   <c r="AI12" i="9" l="1"/>
+  <c r="AJ12" i="9" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Myrte Tjoa</author>
   </authors>
   <commentList>
     <comment ref="C6" authorId="0" shapeId="0" xr:uid="{4E999EC3-A1AA-465F-8784-5EF494877D2E}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color theme="1"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>https://puc.overheid.nl/nza/doc/PUC_775389_22/1/</t>
         </r>
       </text>
     </comment>
     <comment ref="B25" authorId="0" shapeId="0" xr:uid="{2A14E3C5-C38D-42B6-9776-5659E815CAFC}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Nza: </t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"Elk deelnemende (zorg)partij houdt zijn eigen projectadministratie (en dus ook kostenregistratie) bij per transformatieplan."</t>
         </r>
       </text>
     </comment>
-    <comment ref="B28" authorId="0" shapeId="0" xr:uid="{FD67789A-131F-4FCB-AA0F-130DA238245E}">
-[...23 lines deleted...]
-    <comment ref="B31" authorId="0" shapeId="0" xr:uid="{238078B1-0C0B-45A0-BDA9-A9499D7FF906}">
+    <comment ref="B28" authorId="0" shapeId="0" xr:uid="{238078B1-0C0B-45A0-BDA9-A9499D7FF906}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nza: "</t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>De kostenregistratie/kostenadministratie moet navolgbaar zijn. Er kan gebruik worden gemaakt van kostenplaatsen (en kostendragers). Echter, een andere vorm van projectadministratie dan gebruik maken van kostenplaatsen en kostendrager is ook mogelijk. Een eis blijft minimaal één aparte grootboekregel en dat het achteraf inzichtelijk is waaraan de kosten zijn besteed én dat deze navolgbaar zijn. Zorg dragen dat in de projectadministratie altijd duidelijk is wat de bron is van de kosten: bv. factuur, memoriaal (interne doorbelasting)​."</t>
         </r>
       </text>
     </comment>
-    <comment ref="B34" authorId="0" shapeId="0" xr:uid="{B99F8AEC-CF8E-4E2D-9869-F19D1EDAF190}">
+    <comment ref="B31" authorId="0" shapeId="0" xr:uid="{B99F8AEC-CF8E-4E2D-9869-F19D1EDAF190}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nza: "</t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Deugdelijke onderbouwing van intern doorbelaste kosten (denk aan gehanteerde uurtarieven, kostenverdeelsleutels)"</t>
         </r>
       </text>
     </comment>
-    <comment ref="B37" authorId="0" shapeId="0" xr:uid="{EAD57F34-A1F6-44AB-9C29-7198BA1A6563}">
+    <comment ref="B34" authorId="0" shapeId="0" xr:uid="{EAD57F34-A1F6-44AB-9C29-7198BA1A6563}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nza: "</t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Standaardisatie middels type kosten, conform begroting. Deze type kosten zijn zowel terug te vinden in de begroting 'verwachte kosten' als in de kostenregistratie 'gerealiseerde kosten'. Op deze manier is het mogelijk een financiële rapportage op te stellen conform 'begroting vs. realisatie’."</t>
         </r>
       </text>
     </comment>
-    <comment ref="B44" authorId="0" shapeId="0" xr:uid="{87BF0354-A9B2-4630-ACCE-08A96E0347BC}">
+    <comment ref="B41" authorId="0" shapeId="0" xr:uid="{87BF0354-A9B2-4630-ACCE-08A96E0347BC}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Nza: "</t>
         </r>
         <r>
           <rPr>
             <i/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Dubbele bekostiging en onterechte domeinoverstijgende kosten zijn niet toegestaan."</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
@@ -522,135 +499,163 @@
             <family val="2"/>
           </rPr>
           <t>De volgende typen materiële kosten kunnen worden onderscheiden:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 -IT-kosten (geen licentiekosten)
 -Opleidingskosten (inrichting en aanschaf, zover het niet onder reguliere bedrijfsvoering valt)
 -Materialen
 -Frictiekosten
 -Versneld afschrijven van vastgoed (enkel de versnelling, geen regulier gebruik want dat valt immers onder de reguliere bedrijfsvoering)</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="99">
   <si>
     <t>Financiële Monitoringsrapportage</t>
   </si>
   <si>
-    <t>Versie 1.0</t>
-[...5 lines deleted...]
-  <si>
     <t>Verantwoordingskader Nza:</t>
   </si>
   <si>
     <t>Link.</t>
   </si>
   <si>
     <t>Algemene informatie</t>
   </si>
   <si>
     <t>Transformatieplan:</t>
   </si>
   <si>
     <t>Ingediend door:</t>
   </si>
   <si>
     <t>Datum van invullen rapportage:</t>
   </si>
   <si>
     <t>Versienummer:</t>
   </si>
   <si>
     <t>Rapportageperiode:</t>
   </si>
   <si>
     <t>Van toepassing op:</t>
   </si>
   <si>
-    <t>Verklaringen</t>
-[...1 lines deleted...]
-  <si>
     <t>De kostenregistratie voldoet aan de volgende punten:</t>
   </si>
   <si>
     <t xml:space="preserve">Ik heb mijn eigen projectadministratie met bijbehorende kosten per transformatieplan bijgehouden. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Ik heb minimaal één aparte grootboekregel voor de kosten en uitbetalingen van de transformatiemiddelen.</t>
   </si>
   <si>
     <t>Ik heb een transparante en navolgbare kostenregistratie/-administratie.</t>
   </si>
   <si>
     <t>Ik heb mijn intern doorbelaste kosten deugdelijk onderbouwd.</t>
   </si>
   <si>
     <t>Ik heb de informatie in lijn met de eerder ingediende begroting van het transformatieplan ingevuld.</t>
   </si>
   <si>
     <t>Indien u niet op alle bovenstaande velden "Ja" heeft ingevuld, gaan wij graag met u in gesprek.</t>
   </si>
   <si>
     <t>Dubbele financiering</t>
   </si>
   <si>
     <t>Ik heb geen dubbele financiering dan wel financiering van zaken waarvoor andere gealloceerde middelen beschikbaar zijn.</t>
   </si>
   <si>
     <t>Indien 'Nee', licht hier toe:</t>
   </si>
   <si>
     <t>Conform het IZA beoordelingskader en de daarbij goedgekeurde begroting mag namelijk geen sprake zijn van dubbele bekostiging. In de financiële rapportage is dit onderwerp expliciet opgenomen als de werkelijke gerealiseerde inzet interne personele kosten versus begroting. In de financiële rapportage worden overschrijdingen van groter dan 10% toegelicht. Deze toelichting omvat minimaal:
 - Oorzaak van de overschrijding, waarbij wordt toegelicht of het gaat om een hoger aantal FTE/uren (Q), een hoger tarief (P) en/of een verandering in uitvoering waardoor andere kosten gemaakt moeten worden;
 - Is overschrijding van tijdelijke of structurele aard (timingsverschil);
 - Welke mitigerende maatregelen worden genomen en waarom?</t>
   </si>
   <si>
     <t>Domeinoverstijgende kosten</t>
   </si>
   <si>
-    <t>Ik heb de informatie voor ofwel de Zvw ofwel de Wlz ingevuld, en niet een combinatie van beiden.</t>
-[...2 lines deleted...]
-    <t>Enkel kosten die uit de Zvw worden bekostigd kunnen worden ingebracht.</t>
+    <t>Ik heb de informatie per tabblad voor ofwel de Zvw ofwel de Wlz ingevuld, en niet een combinatie van beiden.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Als een plan zowel voor de Zvw als de Wlz kosten maakt, moeten deze apart inzichtelijk gemaakt worden in dit format door aparte Zvw/Wlz tabbladen te maken. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Let op: de verantwoording van de kosten door </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t>gemeenten en het sociaal domein</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> worden niet meegenomen in de financiele verantwoording dat met de zorgverzekeraar(s) wordt besproken, en komt daarom niet terug in dit format. Gemeenten ontvangen de transformatiemiddelen via de regeling Specifieke uitkering (SPUK) transformatiemiddelen IZA 2024-2027. De jaarlijkse verantwoording van de SPUK loopt via de SiSa-procedure bij het ministerie van VWS.  Voor meer informatie zie: https://www.dus-i.nl/subsidies/specifieke-uitkeringen-spuk/specifieke-uitkering-transformatiemiddelen-iza
+</t>
+    </r>
   </si>
   <si>
     <t>Staatssteun</t>
   </si>
   <si>
     <t>Ik heb het risico op staatssteun gemonitord en besproken, en hierdoor het risico op overcompensatie gedurende de looptijd van het transformatieplan gemitigeerd.</t>
   </si>
   <si>
     <t xml:space="preserve">Gedurende het hele traject wordt gemonitord op (het risico op) staatssteun. Dit gebeurt door middel van de financiële rapportages en in de monitoringsgesprekken. Staatssteun wordt bezien op de gehele looptijd van het transformatieplan. Derhalve is er aan het einde van het transformatieplan een formele staatssteuntoets. Deze vindt plaats voor afronding van het transformatieplan en vóór uitbetaling van de laatste KPI. Hierdoor is er de mogelijkheid om bij het behalen van de laatste KPI, indien noodzakelijk, het bedrag neerwaarts bij te stellen om ongeoorloofde staatssteun te voorkomen. Voor het uitvoeren van deze toets dient een finale financiële rapportage te worden opgeleverd die wordt besproken in een finaal financieel monitoringsgesprek. Door de timing van deze rapportage en het gesprek wijkt de inhoud licht af van de eisen voor een lopend transformatieplan. Met betrekking tot de financiële rapportage en het monitoringsgesprek wordt het volgende toegevoegd:
  - Analyse ‘begroting vs realisatie’ wordt aangevuld met ‘betaald'. Uit deze analyse blijkt of er over de gehele looptijd van het geen overcompensatie heeft plaatsgevonden.  
 - Analyse of de laatste KPI volledig wordt uitbetaald n.a.v. bovenstaande. De coördinerend zorgverzekeraar beoordeelt deze finale financiële rapportage ten behoeve van de Stuurgroep én toetst hierbij op ongeoorloofde staatssteun. De coördinerend zorgverzekeraar legt dit vast in de database. </t>
   </si>
   <si>
     <t>Einde tabblad</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Financiële Verantwoording Kalenderjaar</t>
   </si>
   <si>
     <t>Year to date</t>
   </si>
   <si>
@@ -681,73 +686,50 @@
         <color theme="0"/>
         <rFont val="Corbel"/>
         <family val="2"/>
       </rPr>
       <t>Verschil</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Corbel"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  gerealiseerde kosten vs gerealiseerde inkomsten YTD</t>
     </r>
   </si>
   <si>
     <t>Begrote kosten</t>
   </si>
   <si>
     <t>Begrote inkomsten (ontvangen IZA-gelden)</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...21 lines deleted...]
-    <r>
       <t>Kostensoorten</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Corbel"/>
         <family val="2"/>
       </rPr>
       <t>​</t>
     </r>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <r>
       <t>Bewijsstukken</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
@@ -921,162 +903,300 @@
     <t>De noodzaak voor een herbeschikking aanvragen (in het geval van een lager benodigd bedrag bij de laatste KPI of een KPI aan te passen)</t>
   </si>
   <si>
     <t>Het risico op onterechte domeinoverstijgende kosten (zie paragraag 4.2.4.) en dubbele bekostiging; en</t>
   </si>
   <si>
     <t xml:space="preserve">Het risico op overcompensatie over de gehele looptijd van het plan. </t>
   </si>
   <si>
     <t>Overige aanvullende bespreekpunten:</t>
   </si>
   <si>
     <t>Financiële Verantwoording Volledig programma</t>
   </si>
   <si>
     <t>Tot op heden - volledig programma</t>
   </si>
   <si>
     <t>Prognose gehele looptijd - volledig programma</t>
   </si>
   <si>
     <t>Gerealiseerde kosten</t>
   </si>
   <si>
     <t>Gerealiseerde inkomsten (ontvangen IZA-gelden)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t>Verschil</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  gerealiseerde kosten vs gerealiseerde inkomsten</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Corbel"/>
+      </rPr>
+      <t>Verschil</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Corbel"/>
+      </rPr>
+      <t xml:space="preserve">  begrote inkomsten en begrote kosten</t>
+    </r>
+  </si>
+  <si>
+    <t>Begroting: aantal uren en/of tarief per uur</t>
+  </si>
+  <si>
+    <t>Mogelijke bespreekpunten:</t>
+  </si>
+  <si>
+    <t>Zvw</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
+    <t>Ja, ik heb geen dubbele financiering</t>
+  </si>
+  <si>
+    <t>Ja, ik heb de informatie voor alleen de Zvw of de Wlz ingevuld.</t>
+  </si>
+  <si>
+    <t>Wlz</t>
+  </si>
+  <si>
+    <t>Nee</t>
+  </si>
+  <si>
+    <t>Nee, ik heb wel dubbele financiering</t>
+  </si>
+  <si>
+    <t>Nee, ik heb de informatie voor zowel de Zvw als de Wlz ingevuld.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Verklaringen
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Indien de aanlevering de gezamenlijke financiële rapportage betreft, dan geldt 'ik' voor alle deelnemende (zorg)partijen. Vul 'ja' in als alle partijen de verklaring hebben afgelegd, en 'nee' als één of meerdere partijen dit niet kunnen verklaren inclusief toelichting. </t>
+    </r>
+  </si>
+  <si>
+    <t>Prognose - Begrote kosten</t>
+  </si>
+  <si>
+    <t>Prognose - Begrote inkomsten (ontvangen IZA-gelden)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prognose - Verschil</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> begrote kosten vs inkomsten</t>
+    </r>
+  </si>
+  <si>
+    <t>Prognose - Gerealiseerde kosten</t>
+  </si>
+  <si>
+    <t>Prognose - Gerealiseerde inkomsten (onvtangen IZA-gelden)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prognose - Verschil</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  begrote vs gerealiseerde kosten</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prognose - Verschil</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  gerealiseerde kosten vs gerealiseerde inkomsten</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prognose - Verschil</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Corbel"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  begrote inkomsten en begrote kosten</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Corbel"/>
         <family val="2"/>
       </rPr>
       <t>Verschil</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Corbel"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  begrote kosten vs begrote inkomsten</t>
+      <t xml:space="preserve">  begrote vs gerealiseerde komsten</t>
     </r>
   </si>
   <si>
-    <r>
-[...73 lines deleted...]
-    <t>Nee, ik heb de informatie voor zowel de Zvw als de Wlz ingevuld.</t>
+    <t>Versie 2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dit document biedt een instructie voor het monitoren van de besteding van financiële middelen tijdens de uitvoering van het transformatieplan. Het bevat verschillende kostenposten die vanuit de NZa van belang zijn om inzichtelijk te maken. Het format biedt hierbij op gestructureerde wijze een overzicht en inzicht.
+Het is belangrijk om te benadrukken dat dit format enkel als advies dient. Het is richtinggevend en bedoeld om te ondersteunen in het monitoringsproces. Er worden geen verplichtingen opgelegd. Het is daarom mogelijk om het format naar eigen inzicht in te vullen en indien gewenst, aan te passen. Het verzoek is wel om bij eigen invulling de wijze van aanlevering en invulling vooraf met de coordinerende zorgverzekeraar af te stemmen. 
+Een aantal aandachtspunten die wij graag meegeven voor het invullen van dit format:
+- Vul uitsluitend de zwart omlijnde vakken in. De overige cellen bevatten formules die automatisch berekeningen uitvoeren.
+- De titels in rij 2 van tabbladen 'Kalenderjaar'en 'Volledig programma' maken duidelijk welke informatie moet worden opgenomen.
+- Voor elk kalenderjaar waarover wordt gerapporteerd moet een apart tabblad opgesteld worden. 
+- Zorg ervoor dat de begrote kosten aansluiten op de begroting zoals opgenomen in het goedgekeurde IZA‑transformatieplan.
+- Indien er binnen één kalenderjaar meerdere verantwoordingsmomenten zijn (bijvoorbeeld per kwartaal of per halfjaar), kan bij elk volgend verantwoordingsmoment het cumulatieve totaal aan kosten tot en met dat kwartaal/halfjaar worden opgenomen in het tabblad van dat kalenderjaar.
+- In het tabblad ‘Volledig Programma’ worden de begroting én alle gerealiseerde kosten tot het moment van verantwoorden opgenomen. Dit betreft het volledige programma, inclusief reeds afgeronde kalenderjaren.
+- In tablad 'Kalenderjaar' (Kolom AC-AM) wordt gevraagd om een prognose voor het huidige jaar. Deze kolommen zijn van toepassing voor middelgrote- en grote plannen. Het is hierbij de bedoeling dat voor kwartaal- en halfjaarrapportages wordt geprognotiseerd over het gehele lopende verantwoordingsjaar. Bij kleine plannen is er jaarlijkse monitoring, waardoor een prognose van dat kalenderjaar niet van toepassing is.
+ - In tablad 'Volledig Programma_aanp' (Kolom AF-AY) wordt gevraagd om een prognose voor gehele IZA project. Deze kolommen zijn van toepassing voor alle verantwoordingsjaren. Het is hierbij de bedoeling dat wordt geprognotiseerd voor het gehele IZA project tot aan einde looptijd. Voor afsluitende rapportages kunnen de deelenemers deze kolommen gebruiken om de uitbetaling van de laatste KPI te evalueren.
+</t>
+  </si>
+  <si>
+    <t>Verplicht toe te lichten:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_ &quot;€&quot;\ * #,##0.00_ ;_ &quot;€&quot;\ * \-#,##0.00_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
+    <numFmt numFmtId="44" formatCode="_ &quot;€&quot;\ * #,##0.00_ ;_ &quot;€&quot;\ * \-#,##0.00_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="_ &quot;€&quot;\ * #,##0_ ;_ &quot;€&quot;\ * \-#,##0_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="43">
+  <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Corbel"/>
       <family val="2"/>
     </font>
@@ -1317,50 +1437,80 @@
       <sz val="14"/>
       <color theme="10"/>
       <name val="Corbel"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF219382"/>
       <name val="Corbel"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Corbel"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Corbel"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Corbel"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Corbel"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Corbel"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Corbel"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF219382"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8132F"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1541,53 +1691,53 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1610,263 +1760,282 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="20" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="27" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="28" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="20" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...11 lines deleted...]
-      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
     <cellStyle name="Valuta" xfId="3" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF219382"/>
       <color rgb="FFC8132F"/>
       <color rgb="FFFFDDDD"/>
       <color rgb="FF0F453D"/>
       <color rgb="FFF6A0AC"/>
       <color rgb="FF145C52"/>
       <color rgb="FFC6F2EC"/>
       <color rgb="FF218593"/>
       <color rgb="FFEEF890"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -2252,3375 +2421,3354 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/nza/doc/PUC_775389_22/1/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B0576B8-66DA-4ECA-AB02-18492FDDA022}">
   <sheetPr>
     <tabColor rgb="FF219382"/>
   </sheetPr>
-  <dimension ref="A1:AC86"/>
+  <dimension ref="A1:AC83"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E31" sqref="E31:H31"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="23.33203125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="65.44140625" style="7" customWidth="1"/>
+    <col min="4" max="7" width="9.33203125" style="7"/>
+    <col min="8" max="8" width="10.44140625" style="7" customWidth="1"/>
+    <col min="9" max="16384" width="9.33203125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="99.75" customHeight="1">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:8" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...4 lines deleted...]
-      <c r="G1" s="77"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
       <c r="H1" s="60" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="69" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+    </row>
+    <row r="3" spans="1:8" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+    </row>
+    <row r="4" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+    </row>
+    <row r="5" spans="1:8" ht="246.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="70"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+    </row>
+    <row r="6" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
         <v>1</v>
-      </c>
-[...45 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B6" s="54"/>
       <c r="C6" s="55" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
     </row>
-    <row r="7" spans="1:8" ht="17.25" customHeight="1">
+    <row r="7" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B7" s="8"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
     </row>
-    <row r="8" spans="1:8" ht="23.25" customHeight="1">
-[...11 lines deleted...]
-    <row r="9" spans="1:8" ht="13.5" customHeight="1" thickBot="1">
+    <row r="8" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="68"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+    </row>
+    <row r="9" spans="1:8" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
     </row>
-    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C10" s="53" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D10" s="6"/>
-      <c r="E10" s="62"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:8" ht="16.5" thickBot="1">
+      <c r="E10" s="71"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="73"/>
+    </row>
+    <row r="11" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C11" s="53"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
     </row>
-    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C12" s="53" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D12" s="6"/>
-      <c r="E12" s="62"/>
-[...4 lines deleted...]
-    <row r="13" spans="1:8" ht="16.5" thickBot="1">
+      <c r="E12" s="71"/>
+      <c r="F12" s="72"/>
+      <c r="G12" s="72"/>
+      <c r="H12" s="73"/>
+    </row>
+    <row r="13" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C13" s="53"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
     </row>
-    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C14" s="53" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D14" s="6"/>
-      <c r="E14" s="62"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:8" ht="16.5" thickBot="1">
+      <c r="E14" s="71"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="73"/>
+    </row>
+    <row r="15" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C15" s="53"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
     </row>
-    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C16" s="53" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D16" s="6"/>
-      <c r="E16" s="62"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:29" ht="16.5" thickBot="1">
+      <c r="E16" s="71"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="73"/>
+    </row>
+    <row r="17" spans="1:29" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C17" s="53"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
     </row>
-    <row r="18" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="18" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C18" s="53" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D18" s="6"/>
-      <c r="E18" s="62"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:29" ht="16.5" thickBot="1">
+      <c r="E18" s="71"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="73"/>
+    </row>
+    <row r="19" spans="1:29" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C19" s="53"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
     </row>
-    <row r="20" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="20" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C20" s="53" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D20" s="6"/>
-      <c r="E20" s="62"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="E20" s="71"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="73"/>
+    </row>
+    <row r="21" spans="1:29" ht="13.8" x14ac:dyDescent="0.3">
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
     </row>
-    <row r="22" spans="1:29" ht="26.25" customHeight="1">
-[...11 lines deleted...]
-    <row r="24" spans="1:29" ht="35.25" customHeight="1" thickBot="1">
+    <row r="22" spans="1:29" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="83" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+    </row>
+    <row r="24" spans="1:29" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="12" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24"/>
       <c r="E24" s="14"/>
       <c r="F24" s="11"/>
       <c r="G24" s="14"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
-    <row r="25" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="C25" s="65"/>
+    <row r="25" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="85"/>
       <c r="D25"/>
-      <c r="E25" s="62"/>
-[...2 lines deleted...]
-      <c r="H25" s="64"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="72"/>
+      <c r="G25" s="72"/>
+      <c r="H25" s="73"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
-    <row r="26" spans="1:29" ht="15">
-[...1 lines deleted...]
-      <c r="C26" s="65"/>
+    <row r="26" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="B26" s="85"/>
+      <c r="C26" s="85"/>
       <c r="E26" s="15"/>
     </row>
-    <row r="27" spans="1:29" ht="13.5" thickBot="1">
-[...4 lines deleted...]
-      <c r="B28" s="65" t="s">
+    <row r="27" spans="1:29" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="86"/>
+      <c r="C27" s="86"/>
+    </row>
+    <row r="28" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="85"/>
+      <c r="D28"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="73"/>
+    </row>
+    <row r="29" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="B29" s="85"/>
+      <c r="C29" s="85"/>
+      <c r="E29" s="15"/>
+      <c r="P29" s="82"/>
+      <c r="Q29" s="82"/>
+      <c r="R29" s="82"/>
+      <c r="S29" s="82"/>
+      <c r="T29" s="82"/>
+      <c r="U29" s="82"/>
+      <c r="V29" s="82"/>
+      <c r="W29" s="82"/>
+      <c r="X29" s="82"/>
+      <c r="Y29" s="82"/>
+      <c r="Z29" s="82"/>
+      <c r="AA29" s="82"/>
+      <c r="AB29" s="82"/>
+      <c r="AC29" s="82"/>
+    </row>
+    <row r="30" spans="1:29" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="86"/>
+      <c r="C30" s="86"/>
+      <c r="P30" s="2"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="85"/>
+      <c r="D31"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="72"/>
+      <c r="G31" s="72"/>
+      <c r="H31" s="73"/>
+      <c r="P31" s="2"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29" ht="15" x14ac:dyDescent="0.25">
+      <c r="B32" s="85"/>
+      <c r="C32" s="85"/>
+      <c r="E32" s="15"/>
+    </row>
+    <row r="33" spans="2:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="86"/>
+      <c r="C33" s="86"/>
+    </row>
+    <row r="34" spans="2:15" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="85"/>
+      <c r="D34"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="73"/>
+    </row>
+    <row r="35" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B35" s="85"/>
+      <c r="C35" s="85"/>
+    </row>
+    <row r="36" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B36" s="86"/>
+      <c r="C36" s="86"/>
+    </row>
+    <row r="38" spans="2:15" s="16" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="65"/>
-[...16 lines deleted...]
-      <c r="B31" s="65" t="s">
+    </row>
+    <row r="39" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="65"/>
-[...44 lines deleted...]
-      <c r="B34" s="65" t="s">
+      <c r="C39" s="77"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="19"/>
+    </row>
+    <row r="40" spans="2:15" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+    </row>
+    <row r="41" spans="2:15" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="65"/>
-[...30 lines deleted...]
-      <c r="B37" s="65" t="s">
+      <c r="C41" s="75"/>
+      <c r="D41"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="72"/>
+      <c r="G41" s="72"/>
+      <c r="H41" s="73"/>
+    </row>
+    <row r="42" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B42" s="76"/>
+      <c r="C42" s="76"/>
+    </row>
+    <row r="43" spans="2:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="76"/>
+      <c r="C43" s="76"/>
+      <c r="E43" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C37" s="65"/>
-[...15 lines deleted...]
-      <c r="B41" s="20" t="s">
+    </row>
+    <row r="44" spans="2:15" ht="173.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="78" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B42" s="74" t="s">
+      <c r="C44" s="78"/>
+      <c r="D44" s="17"/>
+      <c r="E44" s="79"/>
+      <c r="F44" s="80"/>
+      <c r="G44" s="80"/>
+      <c r="H44" s="81"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="17"/>
+    </row>
+    <row r="45" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+    </row>
+    <row r="46" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="C42" s="74"/>
-[...11 lines deleted...]
-      <c r="B44" s="67" t="s">
+      <c r="C46" s="77"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="19"/>
+    </row>
+    <row r="47" spans="2:15" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+    </row>
+    <row r="48" spans="2:15" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="C44" s="67"/>
-[...13 lines deleted...]
-      <c r="E46" s="18" t="s">
+      <c r="C48" s="75"/>
+      <c r="D48"/>
+      <c r="E48" s="71"/>
+      <c r="F48" s="72"/>
+      <c r="G48" s="72"/>
+      <c r="H48" s="73"/>
+    </row>
+    <row r="49" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="76"/>
+      <c r="C49" s="76"/>
+    </row>
+    <row r="50" spans="1:15" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="76"/>
+      <c r="C50" s="76"/>
+      <c r="E50" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="180" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="78" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B47" s="69" t="s">
+      <c r="C51" s="78"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="80"/>
+      <c r="G51" s="80"/>
+      <c r="H51" s="81"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="17"/>
+    </row>
+    <row r="52" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="9"/>
+      <c r="C52" s="9"/>
+    </row>
+    <row r="53" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="C47" s="69"/>
-[...18 lines deleted...]
-      <c r="B49" s="74" t="s">
+      <c r="C53" s="77"/>
+      <c r="D53" s="19"/>
+      <c r="E53" s="19"/>
+      <c r="F53" s="19"/>
+      <c r="G53" s="19"/>
+      <c r="H53" s="19"/>
+    </row>
+    <row r="54" spans="1:15" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="9"/>
+      <c r="C54" s="9"/>
+    </row>
+    <row r="55" spans="1:15" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="C49" s="74"/>
-[...11 lines deleted...]
-      <c r="B51" s="67" t="s">
+      <c r="C55" s="75"/>
+      <c r="D55"/>
+      <c r="E55" s="71"/>
+      <c r="F55" s="72"/>
+      <c r="G55" s="72"/>
+      <c r="H55" s="73"/>
+    </row>
+    <row r="56" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="76"/>
+      <c r="C56" s="76"/>
+    </row>
+    <row r="57" spans="1:15" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="76"/>
+      <c r="C57" s="76"/>
+      <c r="E57" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="294" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="C51" s="67"/>
-[...18 lines deleted...]
-      <c r="B54" s="69" t="s">
+      <c r="C58" s="78"/>
+      <c r="D58" s="17"/>
+      <c r="E58" s="79"/>
+      <c r="F58" s="80"/>
+      <c r="G58" s="80"/>
+      <c r="H58" s="81"/>
+      <c r="I58" s="17"/>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="17"/>
+      <c r="N58" s="17"/>
+      <c r="O58" s="17"/>
+    </row>
+    <row r="59" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="9"/>
+      <c r="C59" s="9"/>
+    </row>
+    <row r="60" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="C54" s="69"/>
-[...18 lines deleted...]
-      <c r="B56" s="74" t="s">
+      <c r="B60" s="74"/>
+      <c r="C60" s="74"/>
+      <c r="D60" s="74"/>
+      <c r="E60" s="74"/>
+      <c r="F60" s="74"/>
+      <c r="G60" s="74"/>
+      <c r="H60" s="74"/>
+    </row>
+    <row r="77" spans="2:19" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B77"/>
+      <c r="C77" s="3"/>
+      <c r="D77"/>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77"/>
+      <c r="I77"/>
+      <c r="J77"/>
+      <c r="K77"/>
+      <c r="L77"/>
+      <c r="M77"/>
+      <c r="N77"/>
+      <c r="O77"/>
+      <c r="P77"/>
+      <c r="Q77"/>
+      <c r="R77"/>
+      <c r="S77"/>
+    </row>
+    <row r="78" spans="2:19" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B78"/>
+      <c r="C78" s="84"/>
+      <c r="D78" s="84"/>
+      <c r="E78" s="84"/>
+      <c r="F78" s="84"/>
+      <c r="G78" s="84"/>
+      <c r="H78" s="84"/>
+      <c r="I78" s="84"/>
+      <c r="J78" s="84"/>
+      <c r="K78" s="84"/>
+      <c r="L78" s="84"/>
+      <c r="M78" s="84"/>
+      <c r="N78" s="84"/>
+      <c r="O78" s="84"/>
+      <c r="P78" s="84"/>
+      <c r="Q78" s="84"/>
+      <c r="R78" s="84"/>
+      <c r="S78" s="84"/>
+    </row>
+    <row r="79" spans="2:19" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C79" s="3"/>
+      <c r="D79"/>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79"/>
+      <c r="I79"/>
+      <c r="J79"/>
+      <c r="K79"/>
+      <c r="L79"/>
+      <c r="M79"/>
+      <c r="N79"/>
+      <c r="O79"/>
+      <c r="P79"/>
+      <c r="Q79"/>
+      <c r="R79"/>
+      <c r="S79"/>
+    </row>
+    <row r="80" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="C80" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C56" s="74"/>
-[...68 lines deleted...]
-      <c r="C80" s="3"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
     </row>
-    <row r="81" spans="2:22" ht="13.5">
-[...20 lines deleted...]
-      <c r="C82" s="3"/>
+    <row r="81" spans="3:22" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C81" s="84"/>
+      <c r="D81" s="84"/>
+      <c r="E81" s="84"/>
+      <c r="F81" s="84"/>
+      <c r="G81" s="84"/>
+      <c r="H81" s="84"/>
+      <c r="I81" s="84"/>
+      <c r="J81" s="84"/>
+      <c r="K81" s="84"/>
+      <c r="L81" s="84"/>
+      <c r="M81" s="84"/>
+      <c r="N81" s="84"/>
+      <c r="O81" s="84"/>
+      <c r="P81" s="84"/>
+      <c r="Q81" s="84"/>
+      <c r="R81" s="84"/>
+      <c r="S81" s="84"/>
+    </row>
+    <row r="82" spans="3:22" x14ac:dyDescent="0.25">
+      <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
-      <c r="Q82"/>
       <c r="R82"/>
       <c r="S82"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="T82"/>
+      <c r="U82"/>
+      <c r="V82"/>
+    </row>
+    <row r="83" spans="3:22" x14ac:dyDescent="0.25">
+      <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
-      <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
-    </row>
-[...59 lines deleted...]
-      <c r="V86"/>
+      <c r="T83"/>
+      <c r="U83"/>
+      <c r="V83"/>
     </row>
   </sheetData>
-  <mergeCells count="39">
-[...6 lines deleted...]
-    <mergeCell ref="E14:H14"/>
+  <mergeCells count="37">
     <mergeCell ref="C81:S81"/>
-    <mergeCell ref="E10:H10"/>
-[...14 lines deleted...]
-    <mergeCell ref="C84:S84"/>
     <mergeCell ref="E25:H25"/>
     <mergeCell ref="B25:C27"/>
     <mergeCell ref="B28:C30"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="B31:C33"/>
     <mergeCell ref="E31:H31"/>
+    <mergeCell ref="B41:C43"/>
+    <mergeCell ref="E41:H41"/>
+    <mergeCell ref="E55:H55"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="E58:H58"/>
     <mergeCell ref="B34:C36"/>
     <mergeCell ref="E34:H34"/>
-    <mergeCell ref="B44:C46"/>
+    <mergeCell ref="C78:S78"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="P29:AC29"/>
+    <mergeCell ref="B44:C44"/>
     <mergeCell ref="E44:H44"/>
-    <mergeCell ref="E58:H58"/>
-[...3 lines deleted...]
-    <mergeCell ref="E37:H37"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="B55:C57"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="E16:H16"/>
+    <mergeCell ref="E18:H18"/>
+    <mergeCell ref="B48:C50"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A2:H5"/>
+    <mergeCell ref="E20:H20"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="E10:H10"/>
+    <mergeCell ref="E12:H12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C6" r:id="rId1" display="Klik hier." xr:uid="{9B773D5C-5078-4537-9790-867F082A3D7D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4623F658-7575-4FD0-BD79-6829827E3022}">
           <x14:formula1>
             <xm:f>Hulp!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>E20:H20</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3CD6AAC0-3919-40E6-AD02-D29DD43F2482}">
           <x14:formula1>
             <xm:f>Hulp!$B$1:$B$2</xm:f>
           </x14:formula1>
-          <xm:sqref>E25:H25 E28:H28 E31:H31 E34:H34 E58:H58 E37:H37</xm:sqref>
+          <xm:sqref>E25:H25 E28:H28 E31:H31 E55:H55 E34:H34</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C4AC850C-D86D-4EEE-B3B9-FA60D8FA14CD}">
           <x14:formula1>
             <xm:f>Hulp!$C$1:$C$2</xm:f>
           </x14:formula1>
-          <xm:sqref>E44:H44</xm:sqref>
+          <xm:sqref>E41:H41</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A5AC6595-99B8-4EBD-B556-485D47662141}">
           <x14:formula1>
             <xm:f>Hulp!$D$1:$D$2</xm:f>
           </x14:formula1>
-          <xm:sqref>E51:H51</xm:sqref>
+          <xm:sqref>E48:H48</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8927C818-9AEA-465D-9D78-E7DE52B817F6}">
   <sheetPr>
     <tabColor rgb="FFC8132F"/>
   </sheetPr>
-  <dimension ref="A1:AM33"/>
+  <dimension ref="A1:AM34"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="C18" sqref="C18"/>
+    <sheetView showGridLines="0" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomRight" activeCell="I52" sqref="I52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" customWidth="1"/>
-    <col min="2" max="2" width="36.7109375" customWidth="1"/>
+    <col min="1" max="1" width="24.6640625" customWidth="1"/>
+    <col min="2" max="2" width="36.6640625" customWidth="1"/>
     <col min="3" max="3" width="51" customWidth="1"/>
-    <col min="4" max="4" width="5.7109375" hidden="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="38" max="38" width="28.28515625" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" customWidth="1"/>
+    <col min="5" max="6" width="14.33203125" customWidth="1"/>
+    <col min="7" max="7" width="5.6640625" customWidth="1"/>
+    <col min="8" max="9" width="14.33203125" customWidth="1"/>
+    <col min="10" max="10" width="5.6640625" customWidth="1"/>
+    <col min="11" max="12" width="14.33203125" customWidth="1"/>
+    <col min="13" max="13" width="5.6640625" customWidth="1"/>
+    <col min="14" max="14" width="28.33203125" customWidth="1"/>
+    <col min="16" max="16" width="5.6640625" customWidth="1"/>
+    <col min="17" max="18" width="14.33203125" customWidth="1"/>
+    <col min="19" max="19" width="5.6640625" customWidth="1"/>
+    <col min="20" max="21" width="14.33203125" customWidth="1"/>
+    <col min="22" max="22" width="5.6640625" customWidth="1"/>
+    <col min="23" max="24" width="14.33203125" customWidth="1"/>
+    <col min="25" max="25" width="5.6640625" customWidth="1"/>
+    <col min="26" max="26" width="28.33203125" customWidth="1"/>
+    <col min="28" max="28" width="5.6640625" customWidth="1"/>
+    <col min="29" max="30" width="14.33203125" customWidth="1"/>
+    <col min="31" max="31" width="5.6640625" customWidth="1"/>
+    <col min="32" max="33" width="14.33203125" customWidth="1"/>
+    <col min="34" max="34" width="5.6640625" customWidth="1"/>
+    <col min="35" max="36" width="14.33203125" customWidth="1"/>
+    <col min="37" max="37" width="5.6640625" customWidth="1"/>
+    <col min="38" max="38" width="28.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="42.75" customHeight="1" thickBot="1">
-[...42 lines deleted...]
-    <row r="2" spans="1:39" ht="26.25" customHeight="1">
+    <row r="1" spans="1:39" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="101" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="102"/>
+      <c r="W1" s="102"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="102"/>
+      <c r="Z1" s="102"/>
+      <c r="AA1" s="102"/>
+      <c r="AB1" s="102"/>
+      <c r="AC1" s="102"/>
+      <c r="AD1" s="102"/>
+      <c r="AE1" s="102"/>
+      <c r="AF1" s="102"/>
+      <c r="AG1" s="102"/>
+      <c r="AH1" s="102"/>
+      <c r="AI1" s="102"/>
+      <c r="AJ1" s="102"/>
+      <c r="AK1" s="102"/>
+      <c r="AL1" s="102"/>
+      <c r="AM1" s="103"/>
+    </row>
+    <row r="2" spans="1:39" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="51"/>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="4"/>
-      <c r="E2" s="87" t="s">
-[...23 lines deleted...]
-      <c r="AA2" s="88"/>
+      <c r="E2" s="89" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
+      <c r="Q2" s="90"/>
+      <c r="R2" s="90"/>
+      <c r="S2" s="90"/>
+      <c r="T2" s="90"/>
+      <c r="U2" s="90"/>
+      <c r="V2" s="90"/>
+      <c r="W2" s="90"/>
+      <c r="X2" s="90"/>
+      <c r="Y2" s="90"/>
+      <c r="Z2" s="90"/>
+      <c r="AA2" s="90"/>
       <c r="AB2" s="4"/>
-      <c r="AC2" s="87" t="s">
-[...13 lines deleted...]
-    <row r="3" spans="1:39" ht="44.25" customHeight="1">
+      <c r="AC2" s="89" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD2" s="90"/>
+      <c r="AE2" s="90"/>
+      <c r="AF2" s="90"/>
+      <c r="AG2" s="90"/>
+      <c r="AH2" s="90"/>
+      <c r="AI2" s="90"/>
+      <c r="AJ2" s="90"/>
+      <c r="AK2" s="90"/>
+      <c r="AL2" s="90"/>
+      <c r="AM2" s="90"/>
+    </row>
+    <row r="3" spans="1:39" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="21"/>
       <c r="B3" s="22"/>
       <c r="C3" s="23"/>
       <c r="D3" s="4"/>
-      <c r="E3" s="85" t="s">
+      <c r="E3" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="87"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="87"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" s="91"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="O3" s="91"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" s="87"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="F3" s="85"/>
-[...1 lines deleted...]
-      <c r="H3" s="85" t="s">
+      <c r="U3" s="87"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="91" t="s">
         <v>36</v>
       </c>
-      <c r="I3" s="85"/>
-[...16 lines deleted...]
-      <c r="T3" s="85" t="s">
+      <c r="X3" s="91"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA3" s="91"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="88" t="s">
+        <v>89</v>
+      </c>
+      <c r="AJ3" s="88"/>
+      <c r="AK3" s="4"/>
+      <c r="AL3" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="AM3" s="91"/>
+    </row>
+    <row r="4" spans="1:39" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="U3" s="85"/>
-[...1 lines deleted...]
-      <c r="W3" s="86" t="s">
+      <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="X3" s="86"/>
-[...6 lines deleted...]
-      <c r="AC3" s="85" t="s">
+      <c r="C4" s="26" t="s">
         <v>41</v>
-      </c>
-[...25 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G4" s="41"/>
       <c r="H4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J4" s="4"/>
       <c r="K4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="L4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="M4" s="4"/>
-      <c r="N4" s="89" t="s">
-[...2 lines deleted...]
-      <c r="O4" s="90"/>
+      <c r="N4" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="O4" s="93"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="R4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="U4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="V4" s="4"/>
       <c r="W4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="X4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="Y4" s="4"/>
-      <c r="Z4" s="89" t="s">
-[...2 lines deleted...]
-      <c r="AA4" s="90"/>
+      <c r="Z4" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA4" s="93"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AD4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AE4" s="4"/>
       <c r="AF4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AG4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AH4" s="4"/>
       <c r="AI4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AJ4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AK4" s="4"/>
-      <c r="AL4" s="89" t="s">
-[...9 lines deleted...]
-      <c r="C5" s="91"/>
+      <c r="AL4" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="AM4" s="93"/>
+    </row>
+    <row r="5" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="104" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
       <c r="N5" s="27"/>
       <c r="O5" s="27"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="27"/>
       <c r="S5" s="27"/>
       <c r="T5" s="49"/>
       <c r="U5" s="27"/>
       <c r="V5" s="27"/>
       <c r="W5" s="27"/>
       <c r="X5" s="27"/>
       <c r="Y5" s="27"/>
       <c r="Z5" s="27"/>
       <c r="AA5" s="27"/>
       <c r="AB5" s="27"/>
       <c r="AC5" s="27"/>
       <c r="AD5" s="27"/>
       <c r="AE5" s="27"/>
       <c r="AF5" s="27"/>
       <c r="AG5" s="27"/>
       <c r="AH5" s="27"/>
       <c r="AI5" s="27"/>
       <c r="AJ5" s="27"/>
       <c r="AK5" s="27"/>
       <c r="AL5" s="27"/>
       <c r="AM5" s="27"/>
     </row>
-    <row r="6" spans="1:39" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="29" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="29" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D6" s="4"/>
-      <c r="E6" s="30">
-[...2 lines deleted...]
-      <c r="F6" s="31">
+      <c r="E6" s="30"/>
+      <c r="F6" s="31" t="str">
         <f>IFERROR(E6/E$12,"")</f>
-        <v>1</v>
+        <v/>
       </c>
       <c r="G6" s="4"/>
-      <c r="H6" s="30">
-[...2 lines deleted...]
-      <c r="I6" s="31">
+      <c r="H6" s="30"/>
+      <c r="I6" s="31" t="str">
         <f>IFERROR(H6/H$12,"")</f>
-        <v>1</v>
+        <v/>
       </c>
       <c r="J6" s="4"/>
       <c r="K6" s="32">
         <f>H6-E6</f>
-        <v>-1000</v>
-[...1 lines deleted...]
-      <c r="L6" s="33">
+        <v>0</v>
+      </c>
+      <c r="L6" s="33" t="str">
         <f>IFERROR(K6/E6,"")</f>
-        <v>-0.16666666666666666</v>
+        <v/>
       </c>
       <c r="M6" s="4"/>
-      <c r="N6" s="80"/>
-      <c r="O6" s="81"/>
+      <c r="N6" s="94"/>
+      <c r="O6" s="95"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="50">
         <f>H6</f>
-        <v>5000</v>
-[...1 lines deleted...]
-      <c r="R6" s="33">
+        <v>0</v>
+      </c>
+      <c r="R6" s="33" t="str">
         <f>I6</f>
-        <v>1</v>
+        <v/>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="30"/>
       <c r="U6" s="31" t="str">
         <f>IFERROR(T6/T$12,"")</f>
         <v/>
       </c>
       <c r="V6" s="4"/>
       <c r="W6" s="32">
         <f>T6-Q6</f>
-        <v>-5000</v>
-[...1 lines deleted...]
-      <c r="X6" s="33">
+        <v>0</v>
+      </c>
+      <c r="X6" s="33" t="str">
         <f>IFERROR(W6/Q6,"")</f>
-        <v>-1</v>
+        <v/>
       </c>
       <c r="Y6" s="4"/>
-      <c r="Z6" s="80"/>
-      <c r="AA6" s="81"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="95"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="30"/>
       <c r="AD6" s="31" t="str">
         <f>IFERROR(AC6/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE6" s="4"/>
       <c r="AF6" s="30"/>
       <c r="AG6" s="31" t="str">
         <f>IFERROR(AF6/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH6" s="4"/>
       <c r="AI6" s="32">
         <f>AF6-AC6</f>
         <v>0</v>
       </c>
       <c r="AJ6" s="33" t="str">
         <f>IFERROR(AI6/AC6,"")</f>
         <v/>
       </c>
       <c r="AK6" s="4"/>
-      <c r="AL6" s="80"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:39" ht="20.100000000000001" customHeight="1">
+      <c r="AL6" s="94"/>
+      <c r="AM6" s="95"/>
+    </row>
+    <row r="7" spans="1:39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="29" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C7" s="29" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="30"/>
-      <c r="F7" s="31">
+      <c r="F7" s="31" t="str">
         <f>IFERROR(E7/E$12,"")</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="G7" s="4"/>
       <c r="H7" s="30"/>
-      <c r="I7" s="31">
+      <c r="I7" s="31" t="str">
         <f>IFERROR(H7/H$12,"")</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="32">
         <f>H7-E7</f>
         <v>0</v>
       </c>
       <c r="L7" s="33" t="str">
         <f>IFERROR(K7/E7,"")</f>
         <v/>
       </c>
       <c r="M7" s="4"/>
-      <c r="N7" s="80"/>
-      <c r="O7" s="81"/>
+      <c r="N7" s="94"/>
+      <c r="O7" s="95"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="50">
         <f>H7</f>
         <v>0</v>
       </c>
-      <c r="R7" s="33">
+      <c r="R7" s="33" t="str">
         <f>I7</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="30"/>
       <c r="U7" s="31" t="str">
         <f>IFERROR(T7/T$12,"")</f>
         <v/>
       </c>
       <c r="V7" s="4"/>
       <c r="W7" s="32">
         <f>T7-Q7</f>
         <v>0</v>
       </c>
       <c r="X7" s="33" t="str">
         <f>IFERROR(W7/Q7,"")</f>
         <v/>
       </c>
       <c r="Y7" s="4"/>
-      <c r="Z7" s="80"/>
-      <c r="AA7" s="81"/>
+      <c r="Z7" s="94"/>
+      <c r="AA7" s="95"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="30"/>
       <c r="AD7" s="31" t="str">
         <f>IFERROR(AC7/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE7" s="4"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="31" t="str">
         <f>IFERROR(AF7/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH7" s="4"/>
       <c r="AI7" s="32">
         <f>AF7-AC7</f>
         <v>0</v>
       </c>
       <c r="AJ7" s="33" t="str">
         <f>IFERROR(AI7/AC7,"")</f>
         <v/>
       </c>
       <c r="AK7" s="4"/>
-      <c r="AL7" s="80"/>
-[...7 lines deleted...]
-      <c r="C8" s="92"/>
+      <c r="AL7" s="94"/>
+      <c r="AM7" s="95"/>
+    </row>
+    <row r="8" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="105" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="105"/>
+      <c r="C8" s="105"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="57"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="57"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
       <c r="AD8" s="27"/>
       <c r="AE8" s="27"/>
       <c r="AF8" s="27"/>
       <c r="AG8" s="27"/>
       <c r="AH8" s="27"/>
       <c r="AI8" s="27"/>
       <c r="AJ8" s="57"/>
       <c r="AK8" s="27"/>
       <c r="AL8" s="27"/>
       <c r="AM8" s="27"/>
     </row>
-    <row r="9" spans="1:39" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="29" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C9" s="29" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D9" s="4"/>
       <c r="E9" s="35"/>
-      <c r="F9" s="31">
+      <c r="F9" s="31" t="str">
         <f>IFERROR(E9/E$12,"")</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="G9" s="4"/>
       <c r="H9" s="35"/>
-      <c r="I9" s="31">
+      <c r="I9" s="31" t="str">
         <f>IFERROR(H9/H$12,"")</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="J9" s="4"/>
       <c r="K9" s="32">
         <f>H9-E9</f>
         <v>0</v>
       </c>
       <c r="L9" s="33" t="str">
         <f>IFERROR(K9/E9,"")</f>
         <v/>
       </c>
       <c r="M9" s="4"/>
-      <c r="N9" s="80"/>
-      <c r="O9" s="81"/>
+      <c r="N9" s="94"/>
+      <c r="O9" s="95"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="50">
         <f>H9</f>
         <v>0</v>
       </c>
-      <c r="R9" s="33">
+      <c r="R9" s="33" t="str">
         <f>I9</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="35"/>
       <c r="U9" s="31" t="str">
         <f>IFERROR(T9/T$12,"")</f>
         <v/>
       </c>
       <c r="V9" s="4"/>
       <c r="W9" s="32">
         <f>T9-Q9</f>
         <v>0</v>
       </c>
       <c r="X9" s="33" t="str">
         <f>IFERROR(W9/Q9,"")</f>
         <v/>
       </c>
       <c r="Y9" s="4"/>
-      <c r="Z9" s="80"/>
-      <c r="AA9" s="81"/>
+      <c r="Z9" s="94"/>
+      <c r="AA9" s="95"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="35"/>
       <c r="AD9" s="31" t="str">
         <f>IFERROR(AC9/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE9" s="4"/>
       <c r="AF9" s="35"/>
       <c r="AG9" s="31" t="str">
         <f>IFERROR(AF9/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH9" s="4"/>
       <c r="AI9" s="32">
         <f>AF9-AC9</f>
         <v>0</v>
       </c>
       <c r="AJ9" s="33" t="str">
         <f>IFERROR(AI9/AC9,"")</f>
         <v/>
       </c>
       <c r="AK9" s="4"/>
-      <c r="AL9" s="80"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:39" ht="20.100000000000001" customHeight="1">
+      <c r="AL9" s="94"/>
+      <c r="AM9" s="95"/>
+    </row>
+    <row r="10" spans="1:39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="29" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C10" s="29" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="35"/>
-      <c r="F10" s="31">
+      <c r="F10" s="31" t="str">
         <f>IFERROR(E10/E$12,"")</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="35"/>
-      <c r="I10" s="31">
+      <c r="I10" s="31" t="str">
         <f>IFERROR(H10/H$12,"")</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="J10" s="4"/>
       <c r="K10" s="32">
         <f>H10-E10</f>
         <v>0</v>
       </c>
       <c r="L10" s="33" t="str">
         <f>IFERROR(K10/E10,"")</f>
         <v/>
       </c>
       <c r="M10" s="4"/>
-      <c r="N10" s="80"/>
-      <c r="O10" s="81"/>
+      <c r="N10" s="94"/>
+      <c r="O10" s="95"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="50">
         <f>H10</f>
         <v>0</v>
       </c>
-      <c r="R10" s="33">
+      <c r="R10" s="33" t="str">
         <f>I10</f>
-        <v>0</v>
+        <v/>
       </c>
       <c r="S10" s="4"/>
       <c r="T10" s="35"/>
       <c r="U10" s="31" t="str">
         <f>IFERROR(T10/T$12,"")</f>
         <v/>
       </c>
       <c r="V10" s="4"/>
       <c r="W10" s="32">
         <f>T10-Q10</f>
         <v>0</v>
       </c>
       <c r="X10" s="33" t="str">
         <f>IFERROR(W10/Q10,"")</f>
         <v/>
       </c>
       <c r="Y10" s="4"/>
-      <c r="Z10" s="80"/>
-      <c r="AA10" s="81"/>
+      <c r="Z10" s="94"/>
+      <c r="AA10" s="95"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="35"/>
       <c r="AD10" s="31" t="str">
         <f>IFERROR(AC10/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE10" s="4"/>
       <c r="AF10" s="35"/>
       <c r="AG10" s="31" t="str">
         <f>IFERROR(AF10/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH10" s="4"/>
       <c r="AI10" s="32">
         <f>AF10-AC10</f>
         <v>0</v>
       </c>
       <c r="AJ10" s="33" t="str">
         <f>IFERROR(AI10/AC10,"")</f>
         <v/>
       </c>
       <c r="AK10" s="4"/>
-      <c r="AL10" s="80"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:39">
+      <c r="AL10" s="94"/>
+      <c r="AM10" s="95"/>
+    </row>
+    <row r="11" spans="1:39" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="58"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="58"/>
       <c r="Y11" s="4"/>
       <c r="Z11" s="4"/>
       <c r="AA11" s="4"/>
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="58"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
     </row>
-    <row r="12" spans="1:39" ht="15.75">
-[...4 lines deleted...]
-      <c r="C12" s="93"/>
+    <row r="12" spans="1:39" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="99" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="99"/>
+      <c r="C12" s="99"/>
       <c r="D12" s="36"/>
       <c r="E12" s="37">
         <f>SUM(E6:E10)</f>
-        <v>6000</v>
-[...1 lines deleted...]
-      <c r="F12" s="38">
+        <v>0</v>
+      </c>
+      <c r="F12" s="38" t="str">
         <f>IF(SUM(F6:F10)=0%,"",SUM(F6:F10))</f>
-        <v>1</v>
+        <v/>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="37">
         <f>SUM(H6:H10)</f>
-        <v>5000</v>
-[...1 lines deleted...]
-      <c r="I12" s="38">
+        <v>0</v>
+      </c>
+      <c r="I12" s="38" t="str">
         <f>IF(SUM(I6:I10)=0%,"",SUM(I6:I10))</f>
-        <v>1</v>
+        <v/>
       </c>
       <c r="J12" s="4"/>
       <c r="K12" s="37">
         <f>SUM(K6:K10)</f>
-        <v>-1000</v>
-[...1 lines deleted...]
-      <c r="L12" s="38">
+        <v>0</v>
+      </c>
+      <c r="L12" s="38" t="str">
         <f>IF(SUM(L6:L10)=0%,"",SUM(L6:L10))</f>
-        <v>-0.16666666666666666</v>
+        <v/>
       </c>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="37">
         <f>H12</f>
-        <v>5000</v>
-[...1 lines deleted...]
-      <c r="R12" s="38">
+        <v>0</v>
+      </c>
+      <c r="R12" s="38" t="str">
         <f>I12</f>
-        <v>1</v>
+        <v/>
       </c>
       <c r="S12" s="4"/>
       <c r="T12" s="37">
         <f>SUM(T6:T10)</f>
         <v>0</v>
       </c>
       <c r="U12" s="38" t="str">
         <f>IF(SUM(U6:U10)=0%,"",SUM(U6:U10))</f>
         <v/>
       </c>
       <c r="V12" s="4"/>
       <c r="W12" s="37">
         <f>T12-Q12</f>
-        <v>-5000</v>
-[...1 lines deleted...]
-      <c r="X12" s="39">
+        <v>0</v>
+      </c>
+      <c r="X12" s="39" t="str">
         <f>IFERROR(W12/Q12,"")</f>
-        <v>-1</v>
+        <v/>
       </c>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="4"/>
       <c r="AC12" s="37">
         <f>SUM(AC6:AC10)</f>
         <v>0</v>
       </c>
       <c r="AD12" s="38" t="str">
         <f>IF(SUM(AD6:AD10)=0%,"",SUM(AD6:AD10))</f>
         <v/>
       </c>
       <c r="AE12" s="4"/>
       <c r="AF12" s="37">
         <f>SUM(AF6:AF10)</f>
         <v>0</v>
       </c>
       <c r="AG12" s="38" t="str">
         <f>IF(SUM(AG6:AG10)=0%,"",SUM(AG6:AG10))</f>
         <v/>
       </c>
       <c r="AH12" s="4"/>
       <c r="AI12" s="37">
         <f>AF12-AC12</f>
         <v>0</v>
       </c>
       <c r="AJ12" s="59" t="str">
         <f>IFERROR(AI12/AC12,"")</f>
         <v/>
       </c>
       <c r="AK12" s="4"/>
       <c r="AL12" s="4"/>
       <c r="AM12" s="4"/>
     </row>
-    <row r="14" spans="1:39" ht="21" customHeight="1">
+    <row r="14" spans="1:39" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="47"/>
-      <c r="E14" s="94" t="s">
-[...3 lines deleted...]
-      <c r="G14" s="94"/>
+      <c r="E14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="100"/>
+      <c r="G14" s="100"/>
       <c r="H14" s="48"/>
       <c r="I14" s="48"/>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="48"/>
       <c r="O14" s="48"/>
       <c r="P14" s="48"/>
       <c r="Q14" s="48"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
       <c r="Z14" s="48"/>
       <c r="AA14" s="48"/>
       <c r="AB14" s="48"/>
       <c r="AC14" s="48"/>
       <c r="AD14" s="48"/>
       <c r="AE14" s="48"/>
       <c r="AF14" s="48"/>
       <c r="AG14" s="48"/>
       <c r="AH14" s="48"/>
       <c r="AI14" s="48"/>
       <c r="AJ14" s="48"/>
       <c r="AK14" s="48"/>
       <c r="AL14" s="48"/>
       <c r="AM14" s="48"/>
     </row>
-    <row r="15" spans="1:39" ht="30.75" customHeight="1">
+    <row r="15" spans="1:39" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="42"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="E15" s="43" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
-      <c r="N15" s="85" t="s">
-[...2 lines deleted...]
-      <c r="O15" s="85"/>
+      <c r="N15" s="87" t="s">
+        <v>59</v>
+      </c>
+      <c r="O15" s="87"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="46" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="R15" s="46" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AH15" s="5"/>
     </row>
-    <row r="16" spans="1:39" ht="15.75" thickBot="1">
+    <row r="16" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D16" s="1">
         <v>1</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
-      <c r="N16" s="95"/>
-      <c r="O16" s="96"/>
+      <c r="N16" s="96"/>
+      <c r="O16" s="97"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="44"/>
       <c r="R16" s="45"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AH16" s="5"/>
     </row>
-    <row r="17" spans="1:39" ht="15.75" thickBot="1">
+    <row r="17" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D17" s="1">
         <v>2</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
-      <c r="N17" s="95"/>
-      <c r="O17" s="96"/>
+      <c r="N17" s="96"/>
+      <c r="O17" s="97"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="44"/>
       <c r="R17" s="45"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AH17" s="5"/>
     </row>
-    <row r="18" spans="1:39" ht="15.75" thickBot="1">
+    <row r="18" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D18" s="1">
         <v>3</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
-      <c r="N18" s="95"/>
-      <c r="O18" s="96"/>
+      <c r="N18" s="96"/>
+      <c r="O18" s="97"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="44"/>
       <c r="R18" s="45"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AH18" s="5"/>
     </row>
-    <row r="19" spans="1:39" ht="30" customHeight="1" thickBot="1">
+    <row r="19" spans="1:39" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D19" s="56">
         <v>4</v>
       </c>
-      <c r="E19" s="100" t="s">
-[...8 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="E19" s="98" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="98"/>
       <c r="M19" s="5"/>
-      <c r="N19" s="95"/>
-      <c r="O19" s="96"/>
+      <c r="N19" s="96"/>
+      <c r="O19" s="97"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="44"/>
       <c r="R19" s="45"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AH19" s="5"/>
     </row>
-    <row r="20" spans="1:39" ht="15.75" thickBot="1">
-[...18 lines deleted...]
-      <c r="R20" s="45"/>
+    <row r="20" spans="1:39" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E20" s="66" t="s">
+        <v>98</v>
+      </c>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AH20" s="5"/>
     </row>
-    <row r="21" spans="1:39" ht="15.75" thickBot="1">
+    <row r="21" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D21" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
-      <c r="N21" s="95"/>
-      <c r="O21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="97"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="44"/>
       <c r="R21" s="45"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AH21" s="5"/>
     </row>
-    <row r="22" spans="1:39" ht="15">
-      <c r="E22" s="5"/>
+    <row r="22" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D22" s="1">
+        <v>6</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>67</v>
+      </c>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
-      <c r="N22" s="5"/>
-      <c r="O22" s="5"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="65"/>
       <c r="P22" s="5"/>
-      <c r="Q22" s="5"/>
-      <c r="R22" s="5"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="45"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AH22" s="5"/>
     </row>
-    <row r="23" spans="1:39" ht="16.5" thickBot="1">
-[...2 lines deleted...]
-      </c>
+    <row r="23" spans="1:39" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AH23" s="5"/>
     </row>
-    <row r="24" spans="1:39" ht="15.75" thickBot="1">
-[...10 lines deleted...]
-      <c r="L24" s="99"/>
+    <row r="24" spans="1:39" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E24" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
       <c r="M24" s="5"/>
-      <c r="N24" s="95"/>
-      <c r="O24" s="96"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
       <c r="P24" s="5"/>
-      <c r="Q24" s="44"/>
-      <c r="R24" s="45"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AH24" s="5"/>
     </row>
-    <row r="25" spans="1:39" ht="15.75" thickBot="1">
+    <row r="25" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="1">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="L25" s="99"/>
+        <v>1</v>
+      </c>
+      <c r="E25" s="61"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="63"/>
       <c r="M25" s="5"/>
-      <c r="N25" s="95"/>
-      <c r="O25" s="96"/>
+      <c r="N25" s="64"/>
+      <c r="O25" s="65"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="44"/>
       <c r="R25" s="45"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AH25" s="5"/>
     </row>
-    <row r="26" spans="1:39" ht="15.75" thickBot="1">
+    <row r="26" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="1">
-        <v>3</v>
-[...8 lines deleted...]
-      <c r="L26" s="99"/>
+        <v>2</v>
+      </c>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="63"/>
       <c r="M26" s="5"/>
-      <c r="N26" s="95"/>
-      <c r="O26" s="96"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="65"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="44"/>
       <c r="R26" s="45"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AH26" s="5"/>
     </row>
-    <row r="27" spans="1:39" ht="15.75" thickBot="1">
+    <row r="27" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="1">
-        <v>4</v>
-[...8 lines deleted...]
-      <c r="L27" s="99"/>
+        <v>3</v>
+      </c>
+      <c r="E27" s="61"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="63"/>
       <c r="M27" s="5"/>
-      <c r="N27" s="95"/>
-      <c r="O27" s="96"/>
+      <c r="N27" s="64"/>
+      <c r="O27" s="65"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="44"/>
       <c r="R27" s="45"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AH27" s="5"/>
     </row>
-    <row r="28" spans="1:39" ht="15.75" thickBot="1">
+    <row r="28" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="1">
-        <v>5</v>
-[...8 lines deleted...]
-      <c r="L28" s="99"/>
+        <v>4</v>
+      </c>
+      <c r="E28" s="61"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="63"/>
       <c r="M28" s="5"/>
-      <c r="N28" s="95"/>
-      <c r="O28" s="96"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="65"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="45"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AH28" s="5"/>
     </row>
-    <row r="29" spans="1:39" ht="15.75" thickBot="1">
+    <row r="29" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="1">
-        <v>6</v>
-[...8 lines deleted...]
-      <c r="L29" s="99"/>
+        <v>5</v>
+      </c>
+      <c r="E29" s="61"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="63"/>
       <c r="M29" s="5"/>
-      <c r="N29" s="95"/>
-      <c r="O29" s="96"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="65"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="44"/>
       <c r="R29" s="45"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AH29" s="5"/>
     </row>
-    <row r="30" spans="1:39" ht="84.75" customHeight="1">
+    <row r="30" spans="1:39" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
-      <c r="E30" s="5"/>
-[...6 lines deleted...]
-      <c r="L30" s="5"/>
+      <c r="D30" s="1">
+        <v>6</v>
+      </c>
+      <c r="E30" s="61"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="63"/>
       <c r="M30" s="5"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="65"/>
       <c r="P30" s="5"/>
-      <c r="Q30" s="5"/>
-      <c r="R30" s="5"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="45"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
-      <c r="W30" s="5"/>
-      <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="5"/>
-[...76 lines deleted...]
-    <row r="33" spans="1:3" ht="15">
+    </row>
+    <row r="31" spans="1:39" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+    </row>
+    <row r="32" spans="1:39" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A32" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="74"/>
+      <c r="U32" s="74"/>
+      <c r="V32" s="74"/>
+      <c r="W32" s="74"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="74"/>
+      <c r="AB32" s="74"/>
+      <c r="AC32" s="74"/>
+      <c r="AD32" s="74"/>
+      <c r="AE32" s="74"/>
+      <c r="AF32" s="74"/>
+      <c r="AG32" s="74"/>
+      <c r="AH32" s="74"/>
+      <c r="AI32" s="74"/>
+      <c r="AJ32" s="74"/>
+      <c r="AK32" s="74"/>
+      <c r="AL32" s="74"/>
+      <c r="AM32" s="74"/>
+    </row>
+    <row r="33" spans="1:36" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+      <c r="S33" s="5"/>
+      <c r="T33" s="5"/>
+      <c r="U33" s="5"/>
+      <c r="V33" s="5"/>
+      <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="5"/>
+      <c r="AE33" s="5"/>
+      <c r="AF33" s="5"/>
+      <c r="AH33" s="5"/>
+      <c r="AI33" s="5"/>
+      <c r="AJ33" s="5"/>
+    </row>
+    <row r="34" spans="1:36" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="55">
-[...38 lines deleted...]
-    <mergeCell ref="N16:O16"/>
+  <mergeCells count="42">
     <mergeCell ref="AL9:AM9"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="W3:X3"/>
     <mergeCell ref="AC3:AD3"/>
     <mergeCell ref="AL3:AM3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="E2:AA2"/>
     <mergeCell ref="AL4:AM4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="AL6:AM6"/>
     <mergeCell ref="AL7:AM7"/>
     <mergeCell ref="A8:C8"/>
+    <mergeCell ref="AL10:AM10"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="E19:L19"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AC2:AM2"/>
+    <mergeCell ref="A32:AM32"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="N10:O10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{568268F4-5683-4260-AA05-93F955A26729}">
   <sheetPr>
     <tabColor rgb="FFC8132F"/>
   </sheetPr>
-  <dimension ref="A1:BK36"/>
+  <dimension ref="A1:BK37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="F6" sqref="F6"/>
+    <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <pane xSplit="3" ySplit="1" topLeftCell="D2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomRight" activeCell="F31" sqref="F31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" customWidth="1"/>
-    <col min="2" max="2" width="36.7109375" customWidth="1"/>
+    <col min="1" max="1" width="24.6640625" customWidth="1"/>
+    <col min="2" max="2" width="36.6640625" customWidth="1"/>
     <col min="3" max="3" width="51" customWidth="1"/>
-    <col min="4" max="4" width="5.7109375" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="50" max="50" width="28.28515625" customWidth="1"/>
+    <col min="4" max="4" width="5.6640625" customWidth="1"/>
+    <col min="5" max="6" width="14.33203125" customWidth="1"/>
+    <col min="7" max="7" width="5.6640625" customWidth="1"/>
+    <col min="8" max="9" width="14.33203125" customWidth="1"/>
+    <col min="10" max="10" width="5.6640625" customWidth="1"/>
+    <col min="11" max="12" width="14.33203125" customWidth="1"/>
+    <col min="13" max="13" width="5.6640625" customWidth="1"/>
+    <col min="14" max="15" width="14.33203125" customWidth="1"/>
+    <col min="16" max="16" width="5.6640625" customWidth="1"/>
+    <col min="17" max="18" width="14.33203125" customWidth="1"/>
+    <col min="19" max="19" width="5.6640625" customWidth="1"/>
+    <col min="20" max="21" width="14.33203125" customWidth="1"/>
+    <col min="22" max="22" width="5.6640625" customWidth="1"/>
+    <col min="23" max="24" width="14.33203125" customWidth="1"/>
+    <col min="25" max="25" width="5.6640625" customWidth="1"/>
+    <col min="26" max="26" width="28.33203125" customWidth="1"/>
+    <col min="28" max="28" width="5.6640625" customWidth="1"/>
+    <col min="29" max="30" width="14.33203125" customWidth="1"/>
+    <col min="31" max="31" width="5.6640625" customWidth="1"/>
+    <col min="32" max="33" width="14.33203125" customWidth="1"/>
+    <col min="34" max="34" width="5.6640625" customWidth="1"/>
+    <col min="35" max="36" width="14.33203125" customWidth="1"/>
+    <col min="37" max="37" width="5.6640625" customWidth="1"/>
+    <col min="38" max="39" width="14.33203125" customWidth="1"/>
+    <col min="40" max="40" width="5.6640625" customWidth="1"/>
+    <col min="41" max="42" width="14.33203125" customWidth="1"/>
+    <col min="43" max="43" width="5.6640625" customWidth="1"/>
+    <col min="44" max="45" width="14.33203125" customWidth="1"/>
+    <col min="46" max="46" width="5.6640625" customWidth="1"/>
+    <col min="47" max="48" width="14.33203125" customWidth="1"/>
+    <col min="49" max="49" width="5.6640625" customWidth="1"/>
+    <col min="50" max="50" width="28.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="42.75" customHeight="1">
-[...54 lines deleted...]
-    <row r="2" spans="1:51" ht="15">
+    <row r="1" spans="1:51" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="101" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
+      <c r="N1" s="102"/>
+      <c r="O1" s="102"/>
+      <c r="P1" s="102"/>
+      <c r="Q1" s="102"/>
+      <c r="R1" s="102"/>
+      <c r="S1" s="102"/>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
+      <c r="V1" s="102"/>
+      <c r="W1" s="102"/>
+      <c r="X1" s="102"/>
+      <c r="Y1" s="102"/>
+      <c r="Z1" s="102"/>
+      <c r="AA1" s="102"/>
+      <c r="AB1" s="102"/>
+      <c r="AC1" s="102"/>
+      <c r="AD1" s="102"/>
+      <c r="AE1" s="102"/>
+      <c r="AF1" s="102"/>
+      <c r="AG1" s="102"/>
+      <c r="AH1" s="102"/>
+      <c r="AI1" s="102"/>
+      <c r="AJ1" s="102"/>
+      <c r="AK1" s="102"/>
+      <c r="AL1" s="102"/>
+      <c r="AM1" s="102"/>
+      <c r="AN1" s="102"/>
+      <c r="AO1" s="102"/>
+      <c r="AP1" s="102"/>
+      <c r="AQ1" s="102"/>
+      <c r="AR1" s="102"/>
+      <c r="AS1" s="102"/>
+      <c r="AT1" s="102"/>
+      <c r="AU1" s="102"/>
+      <c r="AV1" s="102"/>
+      <c r="AW1" s="102"/>
+      <c r="AX1" s="102"/>
+      <c r="AY1" s="103"/>
+    </row>
+    <row r="2" spans="1:51" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="51"/>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="4"/>
-      <c r="E2" s="102" t="s">
-[...23 lines deleted...]
-      <c r="AA2" s="102"/>
+      <c r="E2" s="107" t="s">
+        <v>70</v>
+      </c>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+      <c r="R2" s="107"/>
+      <c r="S2" s="107"/>
+      <c r="T2" s="107"/>
+      <c r="U2" s="107"/>
+      <c r="V2" s="107"/>
+      <c r="W2" s="107"/>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="107"/>
+      <c r="Z2" s="107"/>
+      <c r="AA2" s="107"/>
       <c r="AB2" s="4"/>
-      <c r="AC2" s="102" t="s">
-[...25 lines deleted...]
-    <row r="3" spans="1:51" ht="44.25" customHeight="1">
+      <c r="AC2" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD2" s="107"/>
+      <c r="AE2" s="107"/>
+      <c r="AF2" s="107"/>
+      <c r="AG2" s="107"/>
+      <c r="AH2" s="107"/>
+      <c r="AI2" s="107"/>
+      <c r="AJ2" s="107"/>
+      <c r="AK2" s="107"/>
+      <c r="AL2" s="107"/>
+      <c r="AM2" s="107"/>
+      <c r="AN2" s="107"/>
+      <c r="AO2" s="107"/>
+      <c r="AP2" s="107"/>
+      <c r="AQ2" s="107"/>
+      <c r="AR2" s="107"/>
+      <c r="AS2" s="107"/>
+      <c r="AT2" s="107"/>
+      <c r="AU2" s="107"/>
+      <c r="AV2" s="107"/>
+      <c r="AW2" s="107"/>
+      <c r="AX2" s="107"/>
+      <c r="AY2" s="107"/>
+    </row>
+    <row r="3" spans="1:51" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="21"/>
       <c r="B3" s="22"/>
       <c r="C3" s="23"/>
       <c r="D3" s="4"/>
-      <c r="E3" s="85" t="s">
+      <c r="E3" s="87" t="s">
+        <v>37</v>
+      </c>
+      <c r="F3" s="87"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="87" t="s">
+        <v>38</v>
+      </c>
+      <c r="I3" s="87"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="87" t="s">
+        <v>72</v>
+      </c>
+      <c r="L3" s="87"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="87" t="s">
+        <v>73</v>
+      </c>
+      <c r="O3" s="87"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="91" t="s">
+        <v>95</v>
+      </c>
+      <c r="R3" s="91"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="U3" s="106"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="108" t="s">
+        <v>75</v>
+      </c>
+      <c r="X3" s="91"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA3" s="91"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD3" s="87"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="AG3" s="87"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="AJ3" s="87"/>
+      <c r="AK3" s="4"/>
+      <c r="AL3" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM3" s="87"/>
+      <c r="AN3" s="4"/>
+      <c r="AO3" s="106" t="s">
+        <v>92</v>
+      </c>
+      <c r="AP3" s="106"/>
+      <c r="AQ3" s="4"/>
+      <c r="AR3" s="106" t="s">
+        <v>93</v>
+      </c>
+      <c r="AS3" s="106"/>
+      <c r="AT3" s="4"/>
+      <c r="AU3" s="106" t="s">
+        <v>94</v>
+      </c>
+      <c r="AV3" s="106"/>
+      <c r="AW3" s="4"/>
+      <c r="AX3" s="91" t="s">
+        <v>34</v>
+      </c>
+      <c r="AY3" s="91"/>
+    </row>
+    <row r="4" spans="1:51" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="26" t="s">
         <v>41</v>
-      </c>
-[...85 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D4" s="4"/>
       <c r="E4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="G4" s="41"/>
       <c r="H4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J4" s="4"/>
       <c r="K4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="L4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="M4" s="4"/>
       <c r="N4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="O4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="P4" s="4"/>
       <c r="Q4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="R4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="U4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="V4" s="4"/>
       <c r="W4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="X4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="Y4" s="4"/>
-      <c r="Z4" s="89" t="s">
-[...2 lines deleted...]
-      <c r="AA4" s="90"/>
+      <c r="Z4" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA4" s="93"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AD4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AE4" s="41"/>
       <c r="AF4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AG4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AH4" s="4"/>
       <c r="AI4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AJ4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AK4" s="4"/>
       <c r="AL4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AM4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AN4" s="4"/>
       <c r="AO4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AP4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AS4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AT4" s="4"/>
       <c r="AU4" s="40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="AV4" s="40" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="AW4" s="4"/>
-      <c r="AX4" s="89" t="s">
-[...9 lines deleted...]
-      <c r="C5" s="91"/>
+      <c r="AX4" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="AY4" s="93"/>
+    </row>
+    <row r="5" spans="1:51" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="104" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="104"/>
+      <c r="C5" s="104"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
       <c r="N5" s="28"/>
       <c r="O5" s="27"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="27"/>
       <c r="S5" s="27"/>
       <c r="T5" s="27"/>
       <c r="U5" s="27"/>
       <c r="V5" s="27"/>
       <c r="W5" s="27"/>
       <c r="X5" s="27"/>
       <c r="Y5" s="27"/>
       <c r="Z5" s="27"/>
       <c r="AA5" s="27"/>
       <c r="AB5" s="27"/>
       <c r="AC5" s="27"/>
       <c r="AD5" s="27"/>
       <c r="AE5" s="27"/>
       <c r="AF5" s="27"/>
       <c r="AG5" s="27"/>
       <c r="AH5" s="27"/>
       <c r="AI5" s="27"/>
       <c r="AJ5" s="27"/>
       <c r="AK5" s="27"/>
       <c r="AL5" s="28"/>
       <c r="AM5" s="27"/>
       <c r="AN5" s="27"/>
       <c r="AO5" s="27"/>
       <c r="AP5" s="27"/>
       <c r="AQ5" s="27"/>
       <c r="AR5" s="27"/>
       <c r="AS5" s="27"/>
       <c r="AT5" s="27"/>
       <c r="AU5" s="27"/>
       <c r="AV5" s="27"/>
       <c r="AW5" s="27"/>
       <c r="AX5" s="27"/>
       <c r="AY5" s="27"/>
     </row>
-    <row r="6" spans="1:51" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:51" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="29" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B6" s="29"/>
       <c r="C6" s="29" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="30"/>
       <c r="F6" s="31" t="str">
         <f>IFERROR(E6/E$12,"")</f>
         <v/>
       </c>
       <c r="G6" s="4"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31" t="str">
         <f>IFERROR(H6/H$12,"")</f>
         <v/>
       </c>
       <c r="J6" s="4"/>
       <c r="K6" s="30"/>
       <c r="L6" s="31" t="str">
         <f>IFERROR(K6/K$12,"")</f>
         <v/>
       </c>
       <c r="M6" s="4"/>
       <c r="N6" s="30"/>
       <c r="O6" s="31" t="str">
         <f>IFERROR(N6/N$12,"")</f>
         <v/>
       </c>
       <c r="P6" s="4"/>
       <c r="Q6" s="32">
-        <f>E6-H6</f>
+        <f>E6-K6</f>
         <v>0</v>
       </c>
       <c r="R6" s="33" t="str">
         <f>IFERROR(Q6/E6,"")</f>
         <v/>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="32">
         <f>K6-N6</f>
         <v>0</v>
       </c>
       <c r="U6" s="33" t="str">
         <f>IFERROR(T6/K6,"")</f>
         <v/>
       </c>
       <c r="V6" s="4"/>
       <c r="W6" s="32">
         <f>H6-E6</f>
         <v>0</v>
       </c>
       <c r="X6" s="33" t="str">
         <f>IFERROR(W6/H6,"")</f>
         <v/>
       </c>
       <c r="Y6" s="4"/>
-      <c r="Z6" s="80"/>
-      <c r="AA6" s="81"/>
+      <c r="Z6" s="94"/>
+      <c r="AA6" s="95"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="30"/>
       <c r="AD6" s="31" t="str">
         <f>IFERROR(AC6/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE6" s="4"/>
       <c r="AF6" s="30"/>
       <c r="AG6" s="31" t="str">
         <f>IFERROR(AF6/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH6" s="4"/>
       <c r="AI6" s="30"/>
       <c r="AJ6" s="31" t="str">
         <f>IFERROR(AI6/AI$12,"")</f>
         <v/>
       </c>
       <c r="AK6" s="4"/>
       <c r="AL6" s="30"/>
       <c r="AM6" s="31" t="str">
         <f>IFERROR(AL6/AL$12,"")</f>
         <v/>
       </c>
       <c r="AN6" s="4"/>
       <c r="AO6" s="32">
-        <f>AC6-AF6</f>
+        <f>AC6-AI6</f>
         <v>0</v>
       </c>
       <c r="AP6" s="33" t="str">
         <f>IFERROR(AO6/AC6,"")</f>
         <v/>
       </c>
       <c r="AQ6" s="4"/>
       <c r="AR6" s="32">
         <f>AI6-AL6</f>
         <v>0</v>
       </c>
       <c r="AS6" s="33" t="str">
         <f>IFERROR(AR6/AI6,"")</f>
         <v/>
       </c>
       <c r="AT6" s="4"/>
       <c r="AU6" s="32">
         <f>AF6-AC6</f>
         <v>0</v>
       </c>
       <c r="AV6" s="33" t="str">
         <f>IFERROR(AU6/AF6,"")</f>
         <v/>
       </c>
       <c r="AW6" s="4"/>
-      <c r="AX6" s="80"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:51" ht="20.100000000000001" customHeight="1">
+      <c r="AX6" s="94"/>
+      <c r="AY6" s="95"/>
+    </row>
+    <row r="7" spans="1:51" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="29" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C7" s="29" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="30"/>
       <c r="F7" s="31" t="str">
         <f>IFERROR(E7/E$12,"")</f>
         <v/>
       </c>
       <c r="G7" s="4"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31" t="str">
         <f>IFERROR(H7/H$12,"")</f>
         <v/>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="30"/>
       <c r="L7" s="31" t="str">
         <f>IFERROR(K7/K$12,"")</f>
         <v/>
       </c>
       <c r="M7" s="4"/>
       <c r="N7" s="30"/>
       <c r="O7" s="31" t="str">
         <f>IFERROR(N7/N$12,"")</f>
         <v/>
       </c>
       <c r="P7" s="4"/>
       <c r="Q7" s="32">
-        <f>E7-H7</f>
+        <f>E7-K7</f>
         <v>0</v>
       </c>
       <c r="R7" s="33" t="str">
         <f>IFERROR(Q7/E7,"")</f>
         <v/>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="32">
         <f>K7-N7</f>
         <v>0</v>
       </c>
       <c r="U7" s="33" t="str">
         <f>IFERROR(T7/K7,"")</f>
         <v/>
       </c>
       <c r="V7" s="4"/>
       <c r="W7" s="32">
         <f>H7-E7</f>
         <v>0</v>
       </c>
       <c r="X7" s="33" t="str">
         <f>IFERROR(W7/H7,"")</f>
         <v/>
       </c>
       <c r="Y7" s="4"/>
-      <c r="Z7" s="80"/>
-      <c r="AA7" s="81"/>
+      <c r="Z7" s="94"/>
+      <c r="AA7" s="95"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="30"/>
       <c r="AD7" s="31" t="str">
         <f>IFERROR(AC7/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE7" s="4"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="31" t="str">
         <f>IFERROR(AF7/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH7" s="4"/>
       <c r="AI7" s="30"/>
       <c r="AJ7" s="31" t="str">
         <f>IFERROR(AI7/AI$12,"")</f>
         <v/>
       </c>
       <c r="AK7" s="4"/>
       <c r="AL7" s="30"/>
       <c r="AM7" s="31" t="str">
         <f>IFERROR(AL7/AL$12,"")</f>
         <v/>
       </c>
       <c r="AN7" s="4"/>
       <c r="AO7" s="32">
-        <f>AC7-AF7</f>
+        <f>AC7-AI7</f>
         <v>0</v>
       </c>
       <c r="AP7" s="33" t="str">
         <f>IFERROR(AO7/AC7,"")</f>
         <v/>
       </c>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="32">
         <f>AI7-AL7</f>
         <v>0</v>
       </c>
       <c r="AS7" s="33" t="str">
         <f>IFERROR(AR7/AI7,"")</f>
         <v/>
       </c>
       <c r="AT7" s="4"/>
       <c r="AU7" s="32">
         <f>AF7-AC7</f>
         <v>0</v>
       </c>
       <c r="AV7" s="33" t="str">
         <f>IFERROR(AU7/AF7,"")</f>
         <v/>
       </c>
       <c r="AW7" s="4"/>
-      <c r="AX7" s="80"/>
-[...7 lines deleted...]
-      <c r="C8" s="92"/>
+      <c r="AX7" s="94"/>
+      <c r="AY7" s="95"/>
+    </row>
+    <row r="8" spans="1:51" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="105" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="105"/>
+      <c r="C8" s="105"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="27"/>
       <c r="AD8" s="27"/>
       <c r="AE8" s="27"/>
       <c r="AF8" s="27"/>
       <c r="AG8" s="27"/>
       <c r="AH8" s="27"/>
       <c r="AI8" s="27"/>
       <c r="AJ8" s="27"/>
       <c r="AK8" s="27"/>
       <c r="AL8" s="27"/>
       <c r="AM8" s="27"/>
       <c r="AN8" s="27"/>
       <c r="AO8" s="27"/>
       <c r="AP8" s="27"/>
       <c r="AQ8" s="27"/>
       <c r="AR8" s="27"/>
       <c r="AS8" s="27"/>
       <c r="AT8" s="27"/>
       <c r="AU8" s="27"/>
       <c r="AV8" s="27"/>
       <c r="AW8" s="27"/>
       <c r="AX8" s="27"/>
       <c r="AY8" s="27"/>
     </row>
-    <row r="9" spans="1:51" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:51" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="29" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C9" s="29" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D9" s="4"/>
       <c r="E9" s="35"/>
       <c r="F9" s="31" t="str">
         <f>IFERROR(E9/E$12,"")</f>
         <v/>
       </c>
       <c r="G9" s="4"/>
       <c r="H9" s="35"/>
       <c r="I9" s="31" t="str">
         <f>IFERROR(H9/H$12,"")</f>
         <v/>
       </c>
       <c r="J9" s="4"/>
       <c r="K9" s="35"/>
       <c r="L9" s="31" t="str">
         <f>IFERROR(K9/K$12,"")</f>
         <v/>
       </c>
       <c r="M9" s="4"/>
       <c r="N9" s="35"/>
       <c r="O9" s="31" t="str">
         <f>IFERROR(N9/N$12,"")</f>
         <v/>
       </c>
       <c r="P9" s="4"/>
       <c r="Q9" s="32">
-        <f>E9-H9</f>
+        <f>E9-K9</f>
         <v>0</v>
       </c>
       <c r="R9" s="33" t="str">
         <f>IFERROR(Q9/E9,"")</f>
         <v/>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="32">
         <f>K9-N9</f>
         <v>0</v>
       </c>
       <c r="U9" s="33" t="str">
         <f>IFERROR(T9/K9,"")</f>
         <v/>
       </c>
       <c r="V9" s="4"/>
       <c r="W9" s="32">
         <f>H9-E9</f>
         <v>0</v>
       </c>
       <c r="X9" s="33" t="str">
         <f>IFERROR(W9/H9,"")</f>
         <v/>
       </c>
       <c r="Y9" s="4"/>
-      <c r="Z9" s="80"/>
-      <c r="AA9" s="81"/>
+      <c r="Z9" s="94"/>
+      <c r="AA9" s="95"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="35"/>
       <c r="AD9" s="31" t="str">
         <f>IFERROR(AC9/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE9" s="4"/>
       <c r="AF9" s="35"/>
       <c r="AG9" s="31" t="str">
         <f>IFERROR(AF9/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH9" s="4"/>
       <c r="AI9" s="35"/>
       <c r="AJ9" s="31" t="str">
         <f>IFERROR(AI9/AI$12,"")</f>
         <v/>
       </c>
       <c r="AK9" s="4"/>
       <c r="AL9" s="35"/>
       <c r="AM9" s="31" t="str">
         <f>IFERROR(AL9/AL$12,"")</f>
         <v/>
       </c>
       <c r="AN9" s="4"/>
       <c r="AO9" s="32">
-        <f>AC9-AF9</f>
+        <f>AC9-AI9</f>
         <v>0</v>
       </c>
       <c r="AP9" s="33" t="str">
         <f>IFERROR(AO9/AC9,"")</f>
         <v/>
       </c>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="32">
         <f>AI9-AL9</f>
         <v>0</v>
       </c>
       <c r="AS9" s="33" t="str">
         <f>IFERROR(AR9/AI9,"")</f>
         <v/>
       </c>
       <c r="AT9" s="4"/>
       <c r="AU9" s="32">
         <f>AF9-AC9</f>
         <v>0</v>
       </c>
       <c r="AV9" s="33" t="str">
         <f>IFERROR(AU9/AF9,"")</f>
         <v/>
       </c>
       <c r="AW9" s="4"/>
-      <c r="AX9" s="80"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:51" ht="20.100000000000001" customHeight="1">
+      <c r="AX9" s="94"/>
+      <c r="AY9" s="95"/>
+    </row>
+    <row r="10" spans="1:51" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="29" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C10" s="29" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D10" s="4"/>
       <c r="E10" s="35"/>
       <c r="F10" s="31" t="str">
         <f>IFERROR(E10/E$12,"")</f>
         <v/>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="35"/>
       <c r="I10" s="31" t="str">
         <f>IFERROR(H10/H$12,"")</f>
         <v/>
       </c>
       <c r="J10" s="4"/>
       <c r="K10" s="35"/>
       <c r="L10" s="31" t="str">
         <f>IFERROR(K10/K$12,"")</f>
         <v/>
       </c>
       <c r="M10" s="4"/>
       <c r="N10" s="35"/>
       <c r="O10" s="31" t="str">
         <f>IFERROR(N10/N$12,"")</f>
         <v/>
       </c>
       <c r="P10" s="4"/>
       <c r="Q10" s="32">
-        <f>E10-H10</f>
+        <f>E10-K10</f>
         <v>0</v>
       </c>
       <c r="R10" s="33" t="str">
         <f>IFERROR(Q10/E10,"")</f>
         <v/>
       </c>
       <c r="S10" s="4"/>
       <c r="T10" s="32">
         <f>K10-N10</f>
         <v>0</v>
       </c>
       <c r="U10" s="33" t="str">
         <f>IFERROR(T10/K10,"")</f>
         <v/>
       </c>
       <c r="V10" s="4"/>
       <c r="W10" s="32">
         <f>H10-E10</f>
         <v>0</v>
       </c>
       <c r="X10" s="33" t="str">
         <f>IFERROR(W10/H10,"")</f>
         <v/>
       </c>
       <c r="Y10" s="4"/>
-      <c r="Z10" s="80"/>
-      <c r="AA10" s="81"/>
+      <c r="Z10" s="94"/>
+      <c r="AA10" s="95"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="35"/>
       <c r="AD10" s="31" t="str">
         <f>IFERROR(AC10/AC$12,"")</f>
         <v/>
       </c>
       <c r="AE10" s="4"/>
       <c r="AF10" s="35"/>
       <c r="AG10" s="31" t="str">
         <f>IFERROR(AF10/AF$12,"")</f>
         <v/>
       </c>
       <c r="AH10" s="4"/>
       <c r="AI10" s="35"/>
       <c r="AJ10" s="31" t="str">
         <f>IFERROR(AI10/AI$12,"")</f>
         <v/>
       </c>
       <c r="AK10" s="4"/>
       <c r="AL10" s="35"/>
       <c r="AM10" s="31" t="str">
         <f>IFERROR(AL10/AL$12,"")</f>
         <v/>
       </c>
       <c r="AN10" s="4"/>
       <c r="AO10" s="32">
-        <f>AC10-AF10</f>
+        <f>AC10-AI10</f>
         <v>0</v>
       </c>
       <c r="AP10" s="33" t="str">
         <f>IFERROR(AO10/AC10,"")</f>
         <v/>
       </c>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="32">
         <f>AI10-AL10</f>
         <v>0</v>
       </c>
       <c r="AS10" s="33" t="str">
         <f>IFERROR(AR10/AI10,"")</f>
         <v/>
       </c>
       <c r="AT10" s="4"/>
       <c r="AU10" s="32">
         <f>AF10-AC10</f>
         <v>0</v>
       </c>
       <c r="AV10" s="33" t="str">
         <f>IFERROR(AU10/AF10,"")</f>
         <v/>
       </c>
       <c r="AW10" s="4"/>
-      <c r="AX10" s="80"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:51">
+      <c r="AX10" s="94"/>
+      <c r="AY10" s="95"/>
+    </row>
+    <row r="11" spans="1:51" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
       <c r="U11" s="4"/>
       <c r="V11" s="4"/>
       <c r="W11" s="4"/>
       <c r="X11" s="4"/>
       <c r="Y11" s="4"/>
@@ -5629,1420 +5777,1460 @@
       <c r="AB11" s="4"/>
       <c r="AC11" s="4"/>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4"/>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="4"/>
       <c r="AM11" s="4"/>
       <c r="AN11" s="4"/>
       <c r="AO11" s="4"/>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="4"/>
       <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
     </row>
-    <row r="12" spans="1:51" ht="15.75">
-[...4 lines deleted...]
-      <c r="C12" s="93"/>
+    <row r="12" spans="1:51" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="99" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="99"/>
+      <c r="C12" s="99"/>
       <c r="D12" s="36"/>
       <c r="E12" s="37">
         <f>SUM(E6:E10)</f>
         <v>0</v>
       </c>
       <c r="F12" s="38" t="str">
         <f>IF(SUM(F6:F10)=0%,"",SUM(F6:F10))</f>
         <v/>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="37">
         <f>SUM(H6:H10)</f>
         <v>0</v>
       </c>
       <c r="I12" s="38" t="str">
         <f>IF(SUM(I6:I10)=0%,"",SUM(I6:I10))</f>
         <v/>
       </c>
       <c r="J12" s="4"/>
       <c r="K12" s="37">
         <f>SUM(K6:K10)</f>
         <v>0</v>
       </c>
       <c r="L12" s="38" t="str">
         <f>IF(SUM(L6:L10)=0%,"",SUM(L6:L10))</f>
         <v/>
       </c>
       <c r="M12" s="4"/>
       <c r="N12" s="37">
         <f>SUM(N6:N10)</f>
         <v>0</v>
       </c>
       <c r="O12" s="38" t="str">
         <f>IF(SUM(O6:O10)=0%,"",SUM(O6:O10))</f>
         <v/>
       </c>
       <c r="P12" s="4"/>
       <c r="Q12" s="37">
-        <f>E12-H12</f>
+        <f>E12-K12</f>
         <v>0</v>
       </c>
       <c r="R12" s="39" t="str">
         <f>IFERROR(Q12/E12,"")</f>
         <v/>
       </c>
       <c r="S12" s="4"/>
       <c r="T12" s="37">
         <f>K12-N12</f>
         <v>0</v>
       </c>
       <c r="U12" s="39" t="str">
         <f>IFERROR(T12/K12,"")</f>
         <v/>
       </c>
       <c r="V12" s="4"/>
       <c r="W12" s="37">
-        <f>N12-Q12</f>
+        <f>H12-E12</f>
         <v>0</v>
       </c>
       <c r="X12" s="39" t="str">
         <f>IFERROR(W12/H12,"")</f>
         <v/>
       </c>
       <c r="Y12" s="4"/>
       <c r="Z12" s="4"/>
       <c r="AA12" s="4"/>
       <c r="AB12" s="36"/>
       <c r="AC12" s="37">
         <f>SUM(AC6:AC10)</f>
         <v>0</v>
       </c>
       <c r="AD12" s="38" t="str">
         <f>IF(SUM(AD6:AD10)=0%,"",SUM(AD6:AD10))</f>
         <v/>
       </c>
       <c r="AE12" s="4"/>
       <c r="AF12" s="37">
         <f>SUM(AF6:AF10)</f>
         <v>0</v>
       </c>
       <c r="AG12" s="38" t="str">
         <f>IF(SUM(AG6:AG10)=0%,"",SUM(AG6:AG10))</f>
         <v/>
       </c>
       <c r="AH12" s="4"/>
       <c r="AI12" s="37">
         <f>SUM(AI6:AI10)</f>
         <v>0</v>
       </c>
       <c r="AJ12" s="38" t="str">
         <f>IF(SUM(AJ6:AJ10)=0%,"",SUM(AJ6:AJ10))</f>
         <v/>
       </c>
       <c r="AK12" s="4"/>
       <c r="AL12" s="37">
         <f>SUM(AL6:AL10)</f>
         <v>0</v>
       </c>
       <c r="AM12" s="38" t="str">
         <f>IF(SUM(AM6:AM10)=0%,"",SUM(AM6:AM10))</f>
         <v/>
       </c>
       <c r="AN12" s="4"/>
       <c r="AO12" s="37">
-        <f>AC12-AF12</f>
+        <f>AC12-AI12</f>
         <v>0</v>
       </c>
       <c r="AP12" s="39" t="str">
         <f>IFERROR(AO12/AC12,"")</f>
         <v/>
       </c>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="37">
         <f>AI12-AL12</f>
         <v>0</v>
       </c>
       <c r="AS12" s="39" t="str">
         <f>IFERROR(AR12/AI12,"")</f>
         <v/>
       </c>
       <c r="AT12" s="4"/>
       <c r="AU12" s="37">
-        <f>AL12-AO12</f>
+        <f>AF12-AC12</f>
         <v>0</v>
       </c>
       <c r="AV12" s="39" t="str">
         <f>IFERROR(AU12/AF12,"")</f>
         <v/>
       </c>
       <c r="AW12" s="4"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
     </row>
-    <row r="14" spans="1:51" ht="21" customHeight="1">
+    <row r="14" spans="1:51" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="48"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="47"/>
-      <c r="E14" s="94" t="s">
-[...3 lines deleted...]
-      <c r="G14" s="94"/>
+      <c r="E14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="100"/>
+      <c r="G14" s="100"/>
       <c r="H14" s="48"/>
       <c r="I14" s="48"/>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="48"/>
       <c r="O14" s="48"/>
       <c r="P14" s="48"/>
       <c r="Q14" s="48"/>
       <c r="R14" s="48"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
       <c r="Z14" s="48"/>
       <c r="AA14" s="48"/>
       <c r="AB14" s="47"/>
-      <c r="AC14" s="94"/>
-[...1 lines deleted...]
-      <c r="AE14" s="94"/>
+      <c r="AC14" s="100"/>
+      <c r="AD14" s="100"/>
+      <c r="AE14" s="100"/>
       <c r="AF14" s="48"/>
       <c r="AG14" s="48"/>
       <c r="AH14" s="48"/>
       <c r="AI14" s="48"/>
       <c r="AJ14" s="48"/>
       <c r="AK14" s="48"/>
       <c r="AL14" s="48"/>
       <c r="AM14" s="48"/>
       <c r="AN14" s="48"/>
       <c r="AO14" s="48"/>
       <c r="AP14" s="48"/>
       <c r="AQ14" s="48"/>
       <c r="AR14" s="48"/>
       <c r="AS14" s="48"/>
       <c r="AT14" s="48"/>
       <c r="AU14" s="48"/>
       <c r="AV14" s="48"/>
       <c r="AW14" s="48"/>
       <c r="AX14" s="48"/>
       <c r="AY14" s="48"/>
     </row>
-    <row r="15" spans="1:51" ht="30.75" customHeight="1">
+    <row r="15" spans="1:51" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="42"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="E15" s="43" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
-      <c r="N15" s="85" t="s">
-[...2 lines deleted...]
-      <c r="O15" s="85"/>
+      <c r="N15" s="87" t="s">
+        <v>59</v>
+      </c>
+      <c r="O15" s="87"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="46" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="R15" s="46" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
     </row>
-    <row r="16" spans="1:51" ht="15">
+    <row r="16" spans="1:51" ht="14.4" x14ac:dyDescent="0.3">
       <c r="D16" s="1">
         <v>1</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
-      <c r="N16" s="95"/>
-      <c r="O16" s="96"/>
+      <c r="N16" s="96"/>
+      <c r="O16" s="97"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="44"/>
       <c r="R16" s="45"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
     </row>
-    <row r="17" spans="1:63" ht="15">
+    <row r="17" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
       <c r="D17" s="1">
         <v>2</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
-      <c r="N17" s="95"/>
-      <c r="O17" s="96"/>
+      <c r="N17" s="96"/>
+      <c r="O17" s="97"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="44"/>
       <c r="R17" s="45"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
     </row>
-    <row r="18" spans="1:63" ht="15">
+    <row r="18" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
       <c r="D18" s="1">
         <v>3</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
-      <c r="N18" s="95"/>
-      <c r="O18" s="96"/>
+      <c r="N18" s="96"/>
+      <c r="O18" s="97"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="44"/>
       <c r="R18" s="45"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
     </row>
-    <row r="19" spans="1:63" ht="30" customHeight="1">
+    <row r="19" spans="1:63" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D19" s="56">
         <v>4</v>
       </c>
-      <c r="E19" s="100" t="s">
-[...8 lines deleted...]
-      <c r="L19" s="100"/>
+      <c r="E19" s="98" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="98"/>
       <c r="M19" s="5"/>
-      <c r="N19" s="95"/>
-      <c r="O19" s="96"/>
+      <c r="N19" s="96"/>
+      <c r="O19" s="97"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="44"/>
       <c r="R19" s="45"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
     </row>
-    <row r="20" spans="1:63" ht="15">
-[...18 lines deleted...]
-      <c r="R20" s="45"/>
+    <row r="20" spans="1:63" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E20" s="66" t="s">
+        <v>98</v>
+      </c>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
     </row>
-    <row r="21" spans="1:63" ht="15">
+    <row r="21" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D21" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
-      <c r="N21" s="95"/>
-      <c r="O21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="97"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="44"/>
       <c r="R21" s="45"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
     </row>
-    <row r="22" spans="1:63" ht="15">
-      <c r="E22" s="5"/>
+    <row r="22" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D22" s="1">
+        <v>6</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>67</v>
+      </c>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
-      <c r="N22" s="5"/>
-      <c r="O22" s="5"/>
+      <c r="N22" s="64"/>
+      <c r="O22" s="65"/>
       <c r="P22" s="5"/>
-      <c r="Q22" s="5"/>
-      <c r="R22" s="5"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="45"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
     </row>
-    <row r="23" spans="1:63" ht="15.75">
-[...2 lines deleted...]
-      </c>
+    <row r="23" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
     </row>
-    <row r="24" spans="1:63" ht="15">
-[...10 lines deleted...]
-      <c r="L24" s="99"/>
+    <row r="24" spans="1:63" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E24" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
       <c r="M24" s="5"/>
-      <c r="N24" s="95"/>
-      <c r="O24" s="96"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
       <c r="P24" s="5"/>
-      <c r="Q24" s="44"/>
-      <c r="R24" s="45"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
     </row>
-    <row r="25" spans="1:63" ht="15">
+    <row r="25" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="1">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="L25" s="99"/>
+        <v>1</v>
+      </c>
+      <c r="E25" s="61"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="63"/>
       <c r="M25" s="5"/>
-      <c r="N25" s="95"/>
-      <c r="O25" s="96"/>
+      <c r="N25" s="64"/>
+      <c r="O25" s="65"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="44"/>
       <c r="R25" s="45"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
     </row>
-    <row r="26" spans="1:63" ht="15">
+    <row r="26" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="1">
-        <v>3</v>
-[...8 lines deleted...]
-      <c r="L26" s="99"/>
+        <v>2</v>
+      </c>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="63"/>
       <c r="M26" s="5"/>
-      <c r="N26" s="95"/>
-      <c r="O26" s="96"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="65"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="44"/>
       <c r="R26" s="45"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
     </row>
-    <row r="27" spans="1:63" ht="15">
+    <row r="27" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="1">
-        <v>4</v>
-[...8 lines deleted...]
-      <c r="L27" s="99"/>
+        <v>3</v>
+      </c>
+      <c r="E27" s="61"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="63"/>
       <c r="M27" s="5"/>
-      <c r="N27" s="95"/>
-      <c r="O27" s="96"/>
+      <c r="N27" s="64"/>
+      <c r="O27" s="65"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="44"/>
       <c r="R27" s="45"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
     </row>
-    <row r="28" spans="1:63" ht="15">
+    <row r="28" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="1">
-        <v>5</v>
-[...8 lines deleted...]
-      <c r="L28" s="99"/>
+        <v>4</v>
+      </c>
+      <c r="E28" s="61"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="63"/>
       <c r="M28" s="5"/>
-      <c r="N28" s="95"/>
-      <c r="O28" s="96"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="65"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="45"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
     </row>
-    <row r="29" spans="1:63" ht="15">
+    <row r="29" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="1">
-        <v>6</v>
-[...8 lines deleted...]
-      <c r="L29" s="99"/>
+        <v>5</v>
+      </c>
+      <c r="E29" s="61"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="63"/>
       <c r="M29" s="5"/>
-      <c r="N29" s="95"/>
-      <c r="O29" s="96"/>
+      <c r="N29" s="64"/>
+      <c r="O29" s="65"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="44"/>
       <c r="R29" s="45"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
     </row>
-    <row r="30" spans="1:63" ht="93" customHeight="1">
+    <row r="30" spans="1:63" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
-      <c r="E30" s="5"/>
-[...6 lines deleted...]
-      <c r="L30" s="5"/>
+      <c r="D30" s="1">
+        <v>6</v>
+      </c>
+      <c r="E30" s="61"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="63"/>
       <c r="M30" s="5"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="65"/>
       <c r="P30" s="5"/>
-      <c r="Q30" s="5"/>
-      <c r="R30" s="5"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="45"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
-      <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
-      <c r="X30" s="5"/>
-[...2 lines deleted...]
-      <c r="AA30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
-      <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
-      <c r="AV30" s="5"/>
-[...122 lines deleted...]
-    <row r="33" spans="1:47" ht="15">
+    </row>
+    <row r="31" spans="1:63" ht="93" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BC31" s="5"/>
+      <c r="BD31" s="5"/>
+      <c r="BF31" s="5"/>
+      <c r="BG31" s="5"/>
+      <c r="BI31" s="5"/>
+      <c r="BJ31" s="5"/>
+      <c r="BK31" s="5"/>
+    </row>
+    <row r="32" spans="1:63" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A32" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="74"/>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="74"/>
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="74"/>
+      <c r="Q32" s="74"/>
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="74"/>
+      <c r="U32" s="74"/>
+      <c r="V32" s="74"/>
+      <c r="W32" s="74"/>
+      <c r="X32" s="74"/>
+      <c r="Y32" s="74"/>
+      <c r="Z32" s="74"/>
+      <c r="AA32" s="74"/>
+      <c r="AB32" s="74"/>
+      <c r="AC32" s="74"/>
+      <c r="AD32" s="74"/>
+      <c r="AE32" s="74"/>
+      <c r="AF32" s="74"/>
+      <c r="AG32" s="74"/>
+      <c r="AH32" s="74"/>
+      <c r="AI32" s="74"/>
+      <c r="AJ32" s="74"/>
+      <c r="AK32" s="74"/>
+      <c r="AL32" s="74"/>
+      <c r="AM32" s="74"/>
+      <c r="AN32" s="74"/>
+      <c r="AO32" s="74"/>
+      <c r="AP32" s="74"/>
+      <c r="AQ32" s="74"/>
+      <c r="AR32" s="74"/>
+      <c r="AS32" s="74"/>
+      <c r="AT32" s="74"/>
+      <c r="AU32" s="74"/>
+      <c r="AV32" s="74"/>
+      <c r="AW32" s="74"/>
+      <c r="AX32" s="74"/>
+      <c r="AY32" s="74"/>
+    </row>
+    <row r="33" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
       <c r="M33" s="5"/>
-      <c r="N33" s="5"/>
-      <c r="O33" s="5"/>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
       <c r="S33" s="5"/>
       <c r="T33" s="5"/>
+      <c r="U33" s="5"/>
       <c r="V33" s="5"/>
       <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
       <c r="AC33" s="5"/>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="5"/>
       <c r="AG33" s="5"/>
       <c r="AH33" s="5"/>
       <c r="AI33" s="5"/>
       <c r="AJ33" s="5"/>
       <c r="AK33" s="5"/>
-      <c r="AL33" s="5"/>
-      <c r="AM33" s="5"/>
       <c r="AN33" s="5"/>
       <c r="AO33" s="5"/>
       <c r="AP33" s="5"/>
       <c r="AQ33" s="5"/>
       <c r="AR33" s="5"/>
+      <c r="AS33" s="5"/>
       <c r="AT33" s="5"/>
       <c r="AU33" s="5"/>
-    </row>
-    <row r="34" spans="1:47" ht="15">
+      <c r="AV33" s="5"/>
+      <c r="AW33" s="5"/>
+      <c r="AX33" s="5"/>
+      <c r="AY33" s="5"/>
+      <c r="AZ33" s="5"/>
+      <c r="BC33" s="5"/>
+      <c r="BD33" s="5"/>
+      <c r="BF33" s="5"/>
+      <c r="BG33" s="5"/>
+      <c r="BI33" s="5"/>
+      <c r="BJ33" s="5"/>
+      <c r="BK33" s="5"/>
+    </row>
+    <row r="34" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="5"/>
       <c r="O34" s="5"/>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5"/>
       <c r="T34" s="5"/>
       <c r="V34" s="5"/>
       <c r="W34" s="5"/>
       <c r="AC34" s="5"/>
       <c r="AD34" s="5"/>
       <c r="AE34" s="5"/>
       <c r="AF34" s="5"/>
       <c r="AG34" s="5"/>
       <c r="AH34" s="5"/>
       <c r="AI34" s="5"/>
       <c r="AJ34" s="5"/>
       <c r="AK34" s="5"/>
       <c r="AL34" s="5"/>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
       <c r="AR34" s="5"/>
       <c r="AT34" s="5"/>
       <c r="AU34" s="5"/>
     </row>
-    <row r="35" spans="1:47" ht="15">
+    <row r="35" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="5"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="5"/>
       <c r="O35" s="5"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5"/>
       <c r="T35" s="5"/>
       <c r="V35" s="5"/>
       <c r="W35" s="5"/>
       <c r="AC35" s="5"/>
       <c r="AD35" s="5"/>
       <c r="AE35" s="5"/>
       <c r="AF35" s="5"/>
       <c r="AG35" s="5"/>
       <c r="AH35" s="5"/>
       <c r="AI35" s="5"/>
       <c r="AJ35" s="5"/>
       <c r="AK35" s="5"/>
       <c r="AL35" s="5"/>
       <c r="AM35" s="5"/>
       <c r="AN35" s="5"/>
       <c r="AO35" s="5"/>
       <c r="AP35" s="5"/>
       <c r="AQ35" s="5"/>
       <c r="AR35" s="5"/>
       <c r="AT35" s="5"/>
       <c r="AU35" s="5"/>
     </row>
-    <row r="36" spans="1:47" ht="15">
+    <row r="36" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="AC36" s="5"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="5"/>
+      <c r="AF36" s="5"/>
+      <c r="AG36" s="5"/>
+      <c r="AH36" s="5"/>
+      <c r="AI36" s="5"/>
+      <c r="AJ36" s="5"/>
+      <c r="AK36" s="5"/>
+      <c r="AL36" s="5"/>
+      <c r="AM36" s="5"/>
+      <c r="AN36" s="5"/>
+      <c r="AO36" s="5"/>
+      <c r="AP36" s="5"/>
+      <c r="AQ36" s="5"/>
+      <c r="AR36" s="5"/>
+      <c r="AT36" s="5"/>
+      <c r="AU36" s="5"/>
+    </row>
+    <row r="37" spans="1:63" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="55">
-    <mergeCell ref="A31:AY31"/>
+  <mergeCells count="42">
+    <mergeCell ref="E19:L19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="AX4:AY4"/>
+    <mergeCell ref="AC3:AD3"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AX6:AY6"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AU3:AV3"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="K3:L3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="W3:X3"/>
+    <mergeCell ref="A1:AY1"/>
+    <mergeCell ref="AO3:AP3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AX3:AY3"/>
+    <mergeCell ref="AC2:AY2"/>
+    <mergeCell ref="E2:AA2"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="A32:AY32"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="Z6:AA6"/>
     <mergeCell ref="Z7:AA7"/>
     <mergeCell ref="Z9:AA9"/>
     <mergeCell ref="Z10:AA10"/>
     <mergeCell ref="AC14:AE14"/>
     <mergeCell ref="AX7:AY7"/>
     <mergeCell ref="AX9:AY9"/>
     <mergeCell ref="AX10:AY10"/>
-    <mergeCell ref="N24:O24"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="N16:O16"/>
     <mergeCell ref="N17:O17"/>
-    <mergeCell ref="A1:AY1"/>
-[...21 lines deleted...]
-    <mergeCell ref="AX6:AY6"/>
     <mergeCell ref="N18:O18"/>
-    <mergeCell ref="E28:L28"/>
-[...13 lines deleted...]
-    <mergeCell ref="E24:L24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{291A6143-0BA3-4349-AC9A-49681EA45421}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D2" t="s">
         <v>85</v>
-      </c>
-[...21 lines deleted...]
-        <v>92</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6D9B09D8B3C6640A8EAD73A0382D30B" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="992f16e82fc5eff9bdbbed911af3a43c">
-[...2 lines deleted...]
-    <xsd:import namespace="069d71c8-5c7c-47ba-b391-cc11c78d2c98"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="631f1818-b8cb-4820-bfdb-fadbaf792ada" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2ebfdd6-9cd3-473f-884e-38783fd8c993">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B38B4B45E9C1C48A56DB8722C1927BE" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4982f975fecadddf8425947ccd8ee306">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e2ebfdd6-9cd3-473f-884e-38783fd8c993" xmlns:ns3="631f1818-b8cb-4820-bfdb-fadbaf792ada" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08ebbbeccaab1e7080a9498292eb7163" ns2:_="" ns3:_="">
+    <xsd:import namespace="e2ebfdd6-9cd3-473f-884e-38783fd8c993"/>
+    <xsd:import namespace="631f1818-b8cb-4820-bfdb-fadbaf792ada"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="798d2134-892f-46f7-802c-ff3583773a75" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e2ebfdd6-9cd3-473f-884e-38783fd8c993" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e825c23e-dd67-47de-a8d0-9968326c9abe" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1395d648-4b85-4c18-8f26-704d6908e157" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="069d71c8-5c7c-47ba-b391-cc11c78d2c98" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="631f1818-b8cb-4820-bfdb-fadbaf792ada" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a60e96d5-5b44-44ae-ad35-67a8f343b923}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="069d71c8-5c7c-47ba-b391-cc11c78d2c98">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c62ce2d9-1a89-48e3-95ae-6f6c69c4f937}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="631f1818-b8cb-4820-bfdb-fadbaf792ada">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7087,99 +7275,175 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6286FC2A-349F-45A3-965A-23EB4F25A381}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD41190-4229-4604-A9D0-9CE9C5C976E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="631f1818-b8cb-4820-bfdb-fadbaf792ada"/>
+    <ds:schemaRef ds:uri="e2ebfdd6-9cd3-473f-884e-38783fd8c993"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9B7B48-04DC-47E4-8D2D-D9FE780E0706}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9B7B48-04DC-47E4-8D2D-D9FE780E0706}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD41190-4229-4604-A9D0-9CE9C5C976E8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61AD6B10-5327-4BF5-83A4-FDF192DA9C2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e2ebfdd6-9cd3-473f-884e-38783fd8c993"/>
+    <ds:schemaRef ds:uri="631f1818-b8cb-4820-bfdb-fadbaf792ada"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3b2fcf61-e554-45ed-9515-aef9600202ad}" enabled="1" method="Standard" siteId="{9fd9aac5-cf40-43f4-b697-b049462ec4af}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Werkbladen</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Benoemde bereiken</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Informatie en verklaring_aanp</vt:lpstr>
+      <vt:lpstr>(1) Kalenderjaar</vt:lpstr>
+      <vt:lpstr>(2) Volledig Programma_aanp</vt:lpstr>
+      <vt:lpstr>Hulp</vt:lpstr>
+      <vt:lpstr>'(1) Kalenderjaar'!_ftn1</vt:lpstr>
+      <vt:lpstr>'(2) Volledig Programma_aanp'!_ftn1</vt:lpstr>
+      <vt:lpstr>'(1) Kalenderjaar'!_ftnref1</vt:lpstr>
+      <vt:lpstr>'(2) Volledig Programma_aanp'!_ftnref1</vt:lpstr>
+      <vt:lpstr>Ç6</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Format Financiele monitoring - transformatieplannen (1)</dc:title>
   <dc:subject/>
   <dc:creator>Selfet Akcan (S)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100D6D9B09D8B3C6640A8EAD73A0382D30B</vt:lpwstr>
+    <vt:lpwstr>0x0101008B38B4B45E9C1C48A56DB8722C1927BE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_SetDate">
+    <vt:lpwstr>2025-10-14T11:29:54Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_Name">
+    <vt:lpwstr>Vertrouwelijk</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_SiteId">
+    <vt:lpwstr>c37ef212-d4a3-44b6-92df-0d1dff85604f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_ActionId">
+    <vt:lpwstr>bc72d533-57a8-488a-800f-80c4301de322</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_379095c1-d701-4a85-9aa0-f5019a9a0475_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>